--- v0 (2026-01-28)
+++ v1 (2026-04-07)
@@ -571,907 +571,907 @@
   <cols>
     <col min="1" max="1" width="5.713" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="127.255" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="8.141" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="4">
         <v>1</v>
       </c>
       <c r="B2" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C2" s="5">
-        <v>0</v>
+        <v>128</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="4">
         <v>2</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>4</v>
       </c>
       <c r="C3" s="5">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="4">
         <v>3</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>5</v>
       </c>
       <c r="C4" s="5">
-        <v>0</v>
+        <v>13</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="4">
         <v>4</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>6</v>
       </c>
       <c r="C5" s="5">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="4">
         <v>5</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>7</v>
       </c>
       <c r="C6" s="5">
-        <v>0</v>
+        <v>20</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="4">
         <v>6</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>8</v>
       </c>
       <c r="C7" s="5">
-        <v>0</v>
+        <v>81</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="4">
         <v>7</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C8" s="5">
-        <v>0</v>
+        <v>15</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="4">
         <v>8</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>10</v>
       </c>
       <c r="C9" s="5">
-        <v>0</v>
+        <v>14</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="4">
         <v>9</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C10" s="5">
-        <v>0</v>
+        <v>40</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="4">
         <v>10</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>12</v>
       </c>
       <c r="C11" s="5">
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="4">
         <v>11</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C12" s="5">
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="4">
         <v>12</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C13" s="5">
-        <v>0</v>
+        <v>23</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="4">
         <v>13</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C14" s="5">
-        <v>0</v>
+        <v>13</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="4">
         <v>14</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C15" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="4">
         <v>15</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C16" s="5">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="4">
         <v>16</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>18</v>
       </c>
       <c r="C17" s="5">
-        <v>0</v>
+        <v>113</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="4">
         <v>17</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>19</v>
       </c>
       <c r="C18" s="5">
-        <v>0</v>
+        <v>19</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="4">
         <v>18</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="5">
-        <v>0</v>
+        <v>36</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="4">
         <v>19</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>21</v>
       </c>
       <c r="C20" s="5">
-        <v>0</v>
+        <v>11</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="4">
         <v>20</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>22</v>
       </c>
       <c r="C21" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="4">
         <v>21</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>23</v>
       </c>
       <c r="C22" s="5">
-        <v>0</v>
+        <v>3</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="4">
         <v>22</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>24</v>
       </c>
       <c r="C23" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="4">
         <v>23</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>25</v>
       </c>
       <c r="C24" s="5">
-        <v>0</v>
+        <v>28</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="4">
         <v>24</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>26</v>
       </c>
       <c r="C25" s="5">
-        <v>0</v>
+        <v>5</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="4">
         <v>25</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>27</v>
       </c>
       <c r="C26" s="5">
-        <v>0</v>
+        <v>21</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="4">
         <v>26</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>28</v>
       </c>
       <c r="C27" s="5">
-        <v>0</v>
+        <v>62</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="4">
         <v>27</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>29</v>
       </c>
       <c r="C28" s="5">
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="4">
         <v>28</v>
       </c>
       <c r="B29" s="3" t="s">
         <v>30</v>
       </c>
       <c r="C29" s="5">
-        <v>0</v>
+        <v>3</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="4">
         <v>29</v>
       </c>
       <c r="B30" s="3" t="s">
         <v>31</v>
       </c>
       <c r="C30" s="5">
-        <v>0</v>
+        <v>27</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="4">
         <v>30</v>
       </c>
       <c r="B31" s="3" t="s">
         <v>32</v>
       </c>
       <c r="C31" s="5">
-        <v>0</v>
+        <v>6</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="4">
         <v>31</v>
       </c>
       <c r="B32" s="3" t="s">
         <v>33</v>
       </c>
       <c r="C32" s="5">
-        <v>0</v>
+        <v>5</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="4">
         <v>32</v>
       </c>
       <c r="B33" s="3" t="s">
         <v>34</v>
       </c>
       <c r="C33" s="5">
-        <v>0</v>
+        <v>6</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="4">
         <v>33</v>
       </c>
       <c r="B34" s="3" t="s">
         <v>35</v>
       </c>
       <c r="C34" s="5">
-        <v>0</v>
+        <v>13</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="4">
         <v>34</v>
       </c>
       <c r="B35" s="3" t="s">
         <v>36</v>
       </c>
       <c r="C35" s="5">
-        <v>0</v>
+        <v>10</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="4">
         <v>35</v>
       </c>
       <c r="B36" s="3" t="s">
         <v>37</v>
       </c>
       <c r="C36" s="5">
-        <v>0</v>
+        <v>68</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="4">
         <v>36</v>
       </c>
       <c r="B37" s="3" t="s">
         <v>38</v>
       </c>
       <c r="C37" s="5">
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="4">
         <v>37</v>
       </c>
       <c r="B38" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C38" s="5">
-        <v>0</v>
+        <v>128</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="4">
         <v>38</v>
       </c>
       <c r="B39" s="3" t="s">
         <v>4</v>
       </c>
       <c r="C39" s="5">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="4">
         <v>39</v>
       </c>
       <c r="B40" s="3" t="s">
         <v>5</v>
       </c>
       <c r="C40" s="5">
-        <v>0</v>
+        <v>13</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="4">
         <v>40</v>
       </c>
       <c r="B41" s="3" t="s">
         <v>6</v>
       </c>
       <c r="C41" s="5">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="4">
         <v>41</v>
       </c>
       <c r="B42" s="3" t="s">
         <v>7</v>
       </c>
       <c r="C42" s="5">
-        <v>0</v>
+        <v>20</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="4">
         <v>42</v>
       </c>
       <c r="B43" s="3" t="s">
         <v>8</v>
       </c>
       <c r="C43" s="5">
-        <v>0</v>
+        <v>81</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="4">
         <v>43</v>
       </c>
       <c r="B44" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C44" s="5">
-        <v>0</v>
+        <v>15</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="4">
         <v>44</v>
       </c>
       <c r="B45" s="3" t="s">
         <v>10</v>
       </c>
       <c r="C45" s="5">
-        <v>0</v>
+        <v>14</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="4">
         <v>45</v>
       </c>
       <c r="B46" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C46" s="5">
-        <v>0</v>
+        <v>40</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="4">
         <v>46</v>
       </c>
       <c r="B47" s="3" t="s">
         <v>12</v>
       </c>
       <c r="C47" s="5">
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="4">
         <v>47</v>
       </c>
       <c r="B48" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C48" s="5">
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="4">
         <v>48</v>
       </c>
       <c r="B49" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C49" s="5">
-        <v>0</v>
+        <v>23</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="4">
         <v>49</v>
       </c>
       <c r="B50" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C50" s="5">
-        <v>0</v>
+        <v>13</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="4">
         <v>50</v>
       </c>
       <c r="B51" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C51" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="4">
         <v>51</v>
       </c>
       <c r="B52" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C52" s="5">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="4">
         <v>52</v>
       </c>
       <c r="B53" s="3" t="s">
         <v>18</v>
       </c>
       <c r="C53" s="5">
-        <v>0</v>
+        <v>113</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="4">
         <v>53</v>
       </c>
       <c r="B54" s="3" t="s">
         <v>19</v>
       </c>
       <c r="C54" s="5">
-        <v>0</v>
+        <v>19</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="4">
         <v>54</v>
       </c>
       <c r="B55" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C55" s="5">
-        <v>0</v>
+        <v>36</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="4">
         <v>55</v>
       </c>
       <c r="B56" s="3" t="s">
         <v>21</v>
       </c>
       <c r="C56" s="5">
-        <v>0</v>
+        <v>11</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="4">
         <v>56</v>
       </c>
       <c r="B57" s="3" t="s">
         <v>22</v>
       </c>
       <c r="C57" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="4">
         <v>57</v>
       </c>
       <c r="B58" s="3" t="s">
         <v>23</v>
       </c>
       <c r="C58" s="5">
-        <v>0</v>
+        <v>3</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="4">
         <v>58</v>
       </c>
       <c r="B59" s="3" t="s">
         <v>24</v>
       </c>
       <c r="C59" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="4">
         <v>59</v>
       </c>
       <c r="B60" s="3" t="s">
         <v>25</v>
       </c>
       <c r="C60" s="5">
-        <v>0</v>
+        <v>28</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="4">
         <v>60</v>
       </c>
       <c r="B61" s="3" t="s">
         <v>26</v>
       </c>
       <c r="C61" s="5">
-        <v>0</v>
+        <v>5</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="4">
         <v>61</v>
       </c>
       <c r="B62" s="3" t="s">
         <v>27</v>
       </c>
       <c r="C62" s="5">
-        <v>0</v>
+        <v>21</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="4">
         <v>62</v>
       </c>
       <c r="B63" s="3" t="s">
         <v>28</v>
       </c>
       <c r="C63" s="5">
-        <v>0</v>
+        <v>62</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="4">
         <v>63</v>
       </c>
       <c r="B64" s="3" t="s">
         <v>29</v>
       </c>
       <c r="C64" s="5">
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="4">
         <v>64</v>
       </c>
       <c r="B65" s="3" t="s">
         <v>30</v>
       </c>
       <c r="C65" s="5">
-        <v>0</v>
+        <v>3</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="4">
         <v>65</v>
       </c>
       <c r="B66" s="3" t="s">
         <v>31</v>
       </c>
       <c r="C66" s="5">
-        <v>0</v>
+        <v>27</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="4">
         <v>66</v>
       </c>
       <c r="B67" s="3" t="s">
         <v>32</v>
       </c>
       <c r="C67" s="5">
-        <v>0</v>
+        <v>6</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="4">
         <v>67</v>
       </c>
       <c r="B68" s="3" t="s">
         <v>33</v>
       </c>
       <c r="C68" s="5">
-        <v>0</v>
+        <v>5</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="4">
         <v>68</v>
       </c>
       <c r="B69" s="3" t="s">
         <v>34</v>
       </c>
       <c r="C69" s="5">
-        <v>0</v>
+        <v>6</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="4">
         <v>69</v>
       </c>
       <c r="B70" s="3" t="s">
         <v>35</v>
       </c>
       <c r="C70" s="5">
-        <v>0</v>
+        <v>13</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="4">
         <v>70</v>
       </c>
       <c r="B71" s="3" t="s">
         <v>36</v>
       </c>
       <c r="C71" s="5">
-        <v>0</v>
+        <v>10</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="4">
         <v>71</v>
       </c>
       <c r="B72" s="3" t="s">
         <v>37</v>
       </c>
       <c r="C72" s="5">
-        <v>0</v>
+        <v>68</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="4">
         <v>72</v>
       </c>
       <c r="B73" s="3" t="s">
         <v>38</v>
       </c>
       <c r="C73" s="5">
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="4">
         <v>73</v>
       </c>
       <c r="B74" s="3" t="s">
         <v>39</v>
       </c>
       <c r="C74" s="5">
-        <v>0</v>
+        <v>53</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="4">
         <v>74</v>
       </c>
       <c r="B75" s="3" t="s">
         <v>39</v>
       </c>
       <c r="C75" s="5">
-        <v>0</v>
+        <v>53</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="4">
         <v>75</v>
       </c>
       <c r="B76" s="3" t="s">
         <v>40</v>
       </c>
       <c r="C76" s="5">
-        <v>0</v>
+        <v>7</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="4">
         <v>76</v>
       </c>
       <c r="B77" s="3" t="s">
         <v>40</v>
       </c>
       <c r="C77" s="5">
-        <v>0</v>
+        <v>7</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="4">
         <v>77</v>
       </c>
       <c r="B78" s="3" t="s">
         <v>41</v>
       </c>
       <c r="C78" s="5">
-        <v>0</v>
+        <v>9</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="4">
         <v>78</v>
       </c>
       <c r="B79" s="3" t="s">
         <v>41</v>
       </c>
       <c r="C79" s="5">
-        <v>0</v>
+        <v>9</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="6" t="s">
         <v>42</v>
       </c>
       <c r="B80" s="7"/>
       <c r="C80" s="8">
-        <v>0</v>
+        <v>1726</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A80:B80"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>