--- v0 (2026-01-28)
+++ v1 (2026-04-05)
@@ -12,68 +12,881 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="6">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="277">
   <si>
     <t>No</t>
   </si>
   <si>
     <t>Nama</t>
   </si>
   <si>
     <t>Alamat</t>
   </si>
   <si>
     <t>E-mail</t>
   </si>
   <si>
     <t>Telepon</t>
   </si>
   <si>
     <t>NPWP</t>
+  </si>
+  <si>
+    <t>Berlian Sumber Agung</t>
+  </si>
+  <si>
+    <t>Jetis RT. 04 RW.07 Ds. Sumberagung Kec. Jatirejo Kab.Mojokerto</t>
+  </si>
+  <si>
+    <t>berliansumberagung@gmail.com</t>
+  </si>
+  <si>
+    <t>081334241134</t>
+  </si>
+  <si>
+    <t>CV. GILIA JAYA ABADI</t>
+  </si>
+  <si>
+    <t>RAFFLES GARDEN TB 11 NO. 41</t>
+  </si>
+  <si>
+    <t>cvgilia@gmail.com</t>
+  </si>
+  <si>
+    <t>0317410022</t>
+  </si>
+  <si>
+    <t>CV. CIPTA KARYA MANDIRI</t>
+  </si>
+  <si>
+    <t>Jl. Ketintang Madya Cempaka No. 59 Kel. Karah, Kec. Jambangan, Kota Surabaya</t>
+  </si>
+  <si>
+    <t>meisunarko@rocketmail.com</t>
+  </si>
+  <si>
+    <t>-</t>
+  </si>
+  <si>
+    <t>021698725609000</t>
+  </si>
+  <si>
+    <t>cv. sentosa berkah abadi</t>
+  </si>
+  <si>
+    <t>sidomulyo gg1 no 14 A</t>
+  </si>
+  <si>
+    <t>cvsentosaberkahabadi@gmail.com</t>
+  </si>
+  <si>
+    <t>081233823307</t>
+  </si>
+  <si>
+    <t>CV. SYANAM</t>
+  </si>
+  <si>
+    <t>Dusun Tlogo RT.02 RW.01 Desa Sidokerto Kec. Buduran</t>
+  </si>
+  <si>
+    <t>cvsyanam@gmail.com</t>
+  </si>
+  <si>
+    <t>08175110967</t>
+  </si>
+  <si>
+    <t>CV. INSAN MAKMUR</t>
+  </si>
+  <si>
+    <t>Perum Griya Plandi Permai Blok V-9 Kel.Plandi Kec. Jombang Kab. Jombang</t>
+  </si>
+  <si>
+    <t>insanmakmur.cv@gmail.com</t>
+  </si>
+  <si>
+    <t>CV.ADAM PUTRA JAYA</t>
+  </si>
+  <si>
+    <t>Dsn.Pandansili Ds.Wonorejo Kec.Trowulan Mojokerto (Kab.)</t>
+  </si>
+  <si>
+    <t>adam_putrajaya@yahoo.com</t>
+  </si>
+  <si>
+    <t>085707054511</t>
+  </si>
+  <si>
+    <t>023976186602000</t>
+  </si>
+  <si>
+    <t>Rizki Jaya Abadi</t>
+  </si>
+  <si>
+    <t>Dusun Sambirejo RT 04 RW 06 Desa Wringinrejo Kec.Sooko.Kab.Mojokerto</t>
+  </si>
+  <si>
+    <t>abadi_rizkijaya@yahoo.com</t>
+  </si>
+  <si>
+    <t>CV. KENONGO JAYA</t>
+  </si>
+  <si>
+    <t>JL. Raya Kandangan No.28 Krembung</t>
+  </si>
+  <si>
+    <t>kenongojaya28@gmail.com</t>
+  </si>
+  <si>
+    <t>012032496603000</t>
+  </si>
+  <si>
+    <t>CV. Alfi Jaya</t>
+  </si>
+  <si>
+    <t>Dsn. Kedung Gagak Rt 002 Rw 002</t>
+  </si>
+  <si>
+    <t>ugik.opp@gmail.com</t>
+  </si>
+  <si>
+    <t>PT. KARYA SEJATI UTAMA</t>
+  </si>
+  <si>
+    <t>Jl. Raya Rejeni No. 8 RT. 1 RW 01 Krembung - Sidoarjo</t>
+  </si>
+  <si>
+    <t>karyasejatiutama29@gmail.com</t>
+  </si>
+  <si>
+    <t>014906382603000</t>
+  </si>
+  <si>
+    <t>CV. POTRO AGUNG</t>
+  </si>
+  <si>
+    <t>Jalan Raya Rejeni RT. 01 RW. 01 No.08 Krembung Sidoarjo</t>
+  </si>
+  <si>
+    <t>potroagung08@gmail.com</t>
+  </si>
+  <si>
+    <t>015459951641000</t>
+  </si>
+  <si>
+    <t>CV. ROIHAN PRATAMA</t>
+  </si>
+  <si>
+    <t>JL. Sepanjang Tani V / 32 Kel. Sepanjang, Kec. Taman</t>
+  </si>
+  <si>
+    <t>roihanpratama@yahoo.com</t>
+  </si>
+  <si>
+    <t>(031)7872642</t>
+  </si>
+  <si>
+    <t>021023130603000</t>
+  </si>
+  <si>
+    <t>CV. ZIROE JAYA</t>
+  </si>
+  <si>
+    <t>Jl.Bandara Eltari I VM-15 Kel.Cemorokandang Kec.Kedungkandang Kota Malang</t>
+  </si>
+  <si>
+    <t>rofiknurdianto@gmail.com</t>
+  </si>
+  <si>
+    <t>ASRI KARYA</t>
+  </si>
+  <si>
+    <t>DESA HENDROSARI RT 002 RW 004</t>
+  </si>
+  <si>
+    <t>asri.karya@yahoo.com</t>
+  </si>
+  <si>
+    <t>CV GAYUNG EMAS</t>
+  </si>
+  <si>
+    <t>GRIYA PERMATA IJEN BLOK D2 NO 20 KELURAHAN WATES KECAMATAN MAGERSARI</t>
+  </si>
+  <si>
+    <t>Cvgayungemas@gmail.com</t>
+  </si>
+  <si>
+    <t>082234114116</t>
+  </si>
+  <si>
+    <t>CV. PUSAKA PUTRA</t>
+  </si>
+  <si>
+    <t>Jl. Raya Sugio - Dampit No. 02 Lamongan</t>
+  </si>
+  <si>
+    <t>cvpusakaputra@gmail.com</t>
+  </si>
+  <si>
+    <t>0322-323424</t>
+  </si>
+  <si>
+    <t>012349692645000</t>
+  </si>
+  <si>
+    <t>CV. MELIWIS PUTIH</t>
+  </si>
+  <si>
+    <t>Desa Sendangrejo 03/01 Lamongan</t>
+  </si>
+  <si>
+    <t>cvmeliwisputih@gmail.com</t>
+  </si>
+  <si>
+    <t>012352076645000</t>
+  </si>
+  <si>
+    <t>CV ARUNDAYA GEMILANG</t>
+  </si>
+  <si>
+    <t>SAMBI ASRI BARAT I/2A (D2-A/6) RT 3 RW 4</t>
+  </si>
+  <si>
+    <t>proyekarundayagemilang@gmail.com</t>
+  </si>
+  <si>
+    <t>cv. gita nusa persada</t>
+  </si>
+  <si>
+    <t>Perum Griya Shanta L.101</t>
+  </si>
+  <si>
+    <t>gitanusapersada@gmail.com</t>
+  </si>
+  <si>
+    <t>CV. PRIMA ADI JAYA</t>
+  </si>
+  <si>
+    <t>Perum Griya plandi permai blok V no 10 rt 27 rw 06 ds.plandi kec.jombang</t>
+  </si>
+  <si>
+    <t>primaadi_jaya@yahoo.com</t>
+  </si>
+  <si>
+    <t>025253659602000</t>
+  </si>
+  <si>
+    <t>CV. BERKAH TENAGA MUDA</t>
+  </si>
+  <si>
+    <t>JL. GARUDA RT. 016. RW. 006/PAGERLUYUNG/GEDEG</t>
+  </si>
+  <si>
+    <t>cvberkahtenagamuda@gmail.com</t>
+  </si>
+  <si>
+    <t>081252214045</t>
+  </si>
+  <si>
+    <t>TRANSINDO CAKRAWALA</t>
+  </si>
+  <si>
+    <t>BY PASS MOJOKERTO KM 54 RT 03 RW 01</t>
+  </si>
+  <si>
+    <t>transcakrawala21@gmail.com</t>
+  </si>
+  <si>
+    <t>081333358898</t>
+  </si>
+  <si>
+    <t>CV. Tiga Bersaudara</t>
+  </si>
+  <si>
+    <t>Ds. Brayung Kec. Puri</t>
+  </si>
+  <si>
+    <t>tebe_mjk@yahoo.co.id</t>
+  </si>
+  <si>
+    <t>020078333602000</t>
+  </si>
+  <si>
+    <t>CV. KARYA PRIMA NUSANTARA</t>
+  </si>
+  <si>
+    <t>Perum Griya Plandi Permai Blok 9B No. A 10</t>
+  </si>
+  <si>
+    <t>karyaprima_nusantara@yahoo.com</t>
+  </si>
+  <si>
+    <t>025253667602000</t>
+  </si>
+  <si>
+    <t>Mutiara Katiga</t>
+  </si>
+  <si>
+    <t>Lengkong gang 3 No.15 Mojoanyar Mojokerto</t>
+  </si>
+  <si>
+    <t>mutiarakatiga@gmail.com</t>
+  </si>
+  <si>
+    <t>0321-5283041</t>
+  </si>
+  <si>
+    <t>CV. MADYA PRATAMA</t>
+  </si>
+  <si>
+    <t>Sekarbagus RT.002 RW.003 Sekarbagus - Sugio lamongan</t>
+  </si>
+  <si>
+    <t>cvmadyapratama@gmail.com</t>
+  </si>
+  <si>
+    <t>-, -, 081281441922</t>
+  </si>
+  <si>
+    <t>022553531645000</t>
+  </si>
+  <si>
+    <t>CV. LUTFI BANGUN PERSADA</t>
+  </si>
+  <si>
+    <t>Perum. Villa Jasmine 2 Blok F-33, Sidoarjo</t>
+  </si>
+  <si>
+    <t>lb.persada@gmail.com</t>
+  </si>
+  <si>
+    <t>025628975603000</t>
+  </si>
+  <si>
+    <t>amanda</t>
+  </si>
+  <si>
+    <t>Jl. Airlangga No. 30 RT 003 RW 004 Dsn. Katang Desa Sukorejo Kec. Ngasem Kab. Kediri</t>
+  </si>
+  <si>
+    <t>cv.4m4nd4@gmail.com</t>
+  </si>
+  <si>
+    <t>PAYUNG JAGAD</t>
+  </si>
+  <si>
+    <t>KUTOREJO RT.002/RW.001 DESA KUTOREJO KECAMATAN KUTOREJO</t>
+  </si>
+  <si>
+    <t>cvpayungjagad2023@gmail.com</t>
+  </si>
+  <si>
+    <t>085748609006</t>
+  </si>
+  <si>
+    <t>CV SEKAR KAHURIPAN</t>
+  </si>
+  <si>
+    <t>Jl. Malabar V/16 RT. 002 RW. 004 , Kec. Magersari</t>
+  </si>
+  <si>
+    <t>cvsekarkahuripan@yahoo.com</t>
+  </si>
+  <si>
+    <t>081230280226</t>
+  </si>
+  <si>
+    <t>033409624602000</t>
+  </si>
+  <si>
+    <t>CV. ACE JAYA SEJAHTERA</t>
+  </si>
+  <si>
+    <t>Jl. Wiyung Permai Barat III Blok A - 11/ 51 Surabaya</t>
+  </si>
+  <si>
+    <t>proyekacejaya@gmail.com</t>
+  </si>
+  <si>
+    <t>CV. SAMUDERA KALIMASADA</t>
+  </si>
+  <si>
+    <t>JL. Krukah Selatan No. 61 Ngagel Rejo, Wonokromo</t>
+  </si>
+  <si>
+    <t>samuderakalimasada@gmail.com</t>
+  </si>
+  <si>
+    <t>0315011968</t>
+  </si>
+  <si>
+    <t>033212788609000</t>
+  </si>
+  <si>
+    <t>CV.RINJANI</t>
+  </si>
+  <si>
+    <t>Dsn. Godong I Ds. Gudo Kec. Gudo Jombang</t>
+  </si>
+  <si>
+    <t>cv.rinjanijombang@yahoo.com</t>
+  </si>
+  <si>
+    <t>03217191277</t>
+  </si>
+  <si>
+    <t>012334421602000</t>
+  </si>
+  <si>
+    <t>CV. MULTI CIPTA ANUGRAH</t>
+  </si>
+  <si>
+    <t>JL. SELAT SUNDA VI D7 NO 22</t>
+  </si>
+  <si>
+    <t>denimulyono@rocketmail.com</t>
+  </si>
+  <si>
+    <t>024405144623000</t>
+  </si>
+  <si>
+    <t>CV. MIKAEL PERKASA</t>
+  </si>
+  <si>
+    <t>Perum Nuansa Candi 4 Blok I No.38</t>
+  </si>
+  <si>
+    <t>mikaelperkasa.cv@gmail.com</t>
+  </si>
+  <si>
+    <t>082341647060</t>
+  </si>
+  <si>
+    <t>CV. SURYA TATA CEMERLANG</t>
+  </si>
+  <si>
+    <t>JL. COREKAN RAYA No. 34 RT/RW 004/004 KEL. KALIOMBO KEC. KOTA KOTA KEDIRI</t>
+  </si>
+  <si>
+    <t>cv.suryatatacemerlang@gmail.com</t>
+  </si>
+  <si>
+    <t>026665000622000</t>
+  </si>
+  <si>
+    <t>Cv. Wiji lestari engenering</t>
+  </si>
+  <si>
+    <t>LINK. KONGSI Rt. 01 Rw. 03</t>
+  </si>
+  <si>
+    <t>wijilestariengenering@gmail.com</t>
+  </si>
+  <si>
+    <t>085649912241</t>
+  </si>
+  <si>
+    <t>CV. WIRA TAMA</t>
+  </si>
+  <si>
+    <t>Jl. Raya Brayung Ds. Brayung RT/RW 02/01 Kec.Puri</t>
+  </si>
+  <si>
+    <t>wiratama_mjk@yahoo.co.id</t>
+  </si>
+  <si>
+    <t>CV. SAMARAZ CAHAYA INDAH</t>
+  </si>
+  <si>
+    <t>Jl.Stadion Gg II no.15 Kel.Barurambat Kota Kec Pamekasan</t>
+  </si>
+  <si>
+    <t>samarazcahayaindah74@gmail.com</t>
+  </si>
+  <si>
+    <t>082335741304</t>
+  </si>
+  <si>
+    <t>CV. BAGUSH BANGUN PERSADA</t>
+  </si>
+  <si>
+    <t>PERUM BUMIASRI THP III BLOK F-5 RT.5 RW.9 DADAPREJO JUNREJO - KOTA BATU</t>
+  </si>
+  <si>
+    <t>bagush.bangun.persada@gmail.com</t>
+  </si>
+  <si>
+    <t>0341468181</t>
+  </si>
+  <si>
+    <t>019020148628000</t>
+  </si>
+  <si>
+    <t>CV DWI MULYA JAYA</t>
+  </si>
+  <si>
+    <t>Jl Raya Surabaya - Mojokerto Km 42 Singkalan Balongbendo Sidoarjo</t>
+  </si>
+  <si>
+    <t>cv_dwimulyajaya@ymail.com</t>
+  </si>
+  <si>
+    <t>018292284603000</t>
+  </si>
+  <si>
+    <t>CV PUTRI PASIR PUTIH</t>
+  </si>
+  <si>
+    <t>KP KEMBANG SAMBI RT 010 RW 006 KEC.BUNGATAN KAB.SITUBONDO</t>
+  </si>
+  <si>
+    <t>putripasirputih9@gmail.com</t>
+  </si>
+  <si>
+    <t>082257302927</t>
+  </si>
+  <si>
+    <t>CV. BAHTERA ENERGI STRUKTUR</t>
+  </si>
+  <si>
+    <t>JL. KEPUTIH TEGAL, 19-B KEPUTIH, SUKOLILO</t>
+  </si>
+  <si>
+    <t>bahteraenergistruktur@gmail.com</t>
+  </si>
+  <si>
+    <t>082226554068</t>
+  </si>
+  <si>
+    <t>CV. SMART JATI SONGO</t>
+  </si>
+  <si>
+    <t>JL. SUWANDAK NO. 61 DITOTRUNAN LUMAJANG</t>
+  </si>
+  <si>
+    <t>smart.jatisongo@gmail.com</t>
+  </si>
+  <si>
+    <t>081234100099</t>
+  </si>
+  <si>
+    <t>BRISIA KARYA UTAMA</t>
+  </si>
+  <si>
+    <t>Jl. Karanglo Gang 1 No. 16 RT. 002/RW. 002, Kelurahan Wates, Kecamatan Magersari, Kota Mojokerto</t>
+  </si>
+  <si>
+    <t>brisiakaryautama@gmail.com</t>
+  </si>
+  <si>
+    <t>082136122600</t>
+  </si>
+  <si>
+    <t>ZAIM DIWAN PUTRA</t>
+  </si>
+  <si>
+    <t>Perum Pesona Wahidin Regency H/5</t>
+  </si>
+  <si>
+    <t>zaimdiwanputra@gmail.com</t>
+  </si>
+  <si>
+    <t>085258832313</t>
+  </si>
+  <si>
+    <t>CV. NOVIANZA UTAMA</t>
+  </si>
+  <si>
+    <t>JL. GUBENG JAYA 3/40 RT 07 RW 03 GUBENG</t>
+  </si>
+  <si>
+    <t>novianzautama@gmail.com</t>
+  </si>
+  <si>
+    <t>081315588887</t>
+  </si>
+  <si>
+    <t>CV. TIGA SAUDARA</t>
+  </si>
+  <si>
+    <t>Dusun Kertorejo, RT. 001 RW. 001, Desa Kertorejo, Kec. Ngoro, Kab. Jombang</t>
+  </si>
+  <si>
+    <t>cvtigasaudara1@gmail.com</t>
+  </si>
+  <si>
+    <t>024136475602000</t>
+  </si>
+  <si>
+    <t>cv. makmur sentosa</t>
+  </si>
+  <si>
+    <t>DESA PLANDI RT 023 RW 002 KABUPATEN JOMBANG</t>
+  </si>
+  <si>
+    <t>cv.makmur_sentosa@yahoo.com</t>
+  </si>
+  <si>
+    <t>085706800952</t>
+  </si>
+  <si>
+    <t>022969463602000</t>
+  </si>
+  <si>
+    <t>CV. BUMINATA KONSTRUKSI</t>
+  </si>
+  <si>
+    <t>DSN. SUBENTORO RT. 04 RW. 16 DS. SUMBERMULYO KEC. JOGOROTO</t>
+  </si>
+  <si>
+    <t>buminatakonstruksi@gmail.com</t>
+  </si>
+  <si>
+    <t>082133335087</t>
+  </si>
+  <si>
+    <t>PT. BERLIAN KARYA TEKNIK</t>
+  </si>
+  <si>
+    <t>Jl. Melon tengah No.32 Perum Pondok Candra, Sidoarjo</t>
+  </si>
+  <si>
+    <t>berliankaryateknik@gmail.com</t>
+  </si>
+  <si>
+    <t>081232775129</t>
+  </si>
+  <si>
+    <t>PT.LESTARI ABADI SENTOSA</t>
+  </si>
+  <si>
+    <t>Dsn. Lespadangan RT/RW. 05/06 Terusan Gedeg Mojokerto</t>
+  </si>
+  <si>
+    <t>lestariabadisentosa@gmail.com</t>
+  </si>
+  <si>
+    <t>022971212602000</t>
+  </si>
+  <si>
+    <t>CV. ALLANTA RAYA</t>
+  </si>
+  <si>
+    <t>DSN. KEPUHBENER RT. 003 RW. 009 DS. KEDUNGREJO KEC. TANJUNGANOM</t>
+  </si>
+  <si>
+    <t>allantaraya99@gmail.com</t>
+  </si>
+  <si>
+    <t>CV. ARTHA MEDIA PERSADA</t>
+  </si>
+  <si>
+    <t>JL. STADION II/15 RT.003 RW.005</t>
+  </si>
+  <si>
+    <t>arthamediapersada@yahoo.co.id</t>
+  </si>
+  <si>
+    <t>082335221579</t>
+  </si>
+  <si>
+    <t>PT. PUTRA MAHARDIKA RAYA</t>
+  </si>
+  <si>
+    <t>Dsn. Subentoro RT.003 RW.015 Ds. Sumbermulyo Kec. Jogoroto Kab. Jombang</t>
+  </si>
+  <si>
+    <t>pt.putramahardikaraya@gmail.com</t>
+  </si>
+  <si>
+    <t>CV. EKA DHARMA</t>
+  </si>
+  <si>
+    <t>Jl. Stadion II/2-A</t>
+  </si>
+  <si>
+    <t>cv.ekadharma@yahoo.com</t>
+  </si>
+  <si>
+    <t>087850558769</t>
+  </si>
+  <si>
+    <t>014978464608000</t>
+  </si>
+  <si>
+    <t>MAHKOTA KENCANA MEGAH</t>
+  </si>
+  <si>
+    <t>Jl.Wilis I No.8 Wates Magersari Kota Mojokerto</t>
+  </si>
+  <si>
+    <t>mahkotakencanamegah@gmail.com</t>
+  </si>
+  <si>
+    <t>081332889778</t>
+  </si>
+  <si>
+    <t>CV. SEKAR ARUM</t>
+  </si>
+  <si>
+    <t>Sembung RT006/RW001 Desa Sembung Kec. Sukorame Kab. Lamongan</t>
+  </si>
+  <si>
+    <t>cv_sekararum@yahoo.com</t>
+  </si>
+  <si>
+    <t>CV.KARYA CIPTA PERDANA</t>
+  </si>
+  <si>
+    <t>jl.kh.abbas 2 no.62 buduran sidoarjo</t>
+  </si>
+  <si>
+    <t>jayinkcp@gmail.com</t>
+  </si>
+  <si>
+    <t>018293035643000</t>
+  </si>
+  <si>
+    <t>CV. Mutiara Bening Berkarya</t>
+  </si>
+  <si>
+    <t>Dusun Urung-Urung, Desa Kebonagung, Kecamatan Puri</t>
+  </si>
+  <si>
+    <t>cvmutiarabeningberkarya@gmail.com</t>
+  </si>
+  <si>
+    <t>082119452989</t>
+  </si>
+  <si>
+    <t>PARAHITA RAKSAKA</t>
+  </si>
+  <si>
+    <t>KUTOREJO RT.02/RW.01 DESA KUTOREJO</t>
+  </si>
+  <si>
+    <t>parahitaraksaka2023@gmail.com</t>
+  </si>
+  <si>
+    <t>081235432799</t>
+  </si>
+  <si>
+    <t>cv. gangsar putra konstruksi</t>
+  </si>
+  <si>
+    <t>Dsn. Bolorejo RT. 005 RW. 001 Desa Mojojajar, Kec. Kemlagi</t>
+  </si>
+  <si>
+    <t>gangsarputrakonstruksi@gmail.com</t>
+  </si>
+  <si>
+    <t>082257735697</t>
+  </si>
+  <si>
+    <t>CV. UNGGUL SELARAS</t>
+  </si>
+  <si>
+    <t>Jl. Jeruk Seduri-Mojosari, Mojokerto</t>
+  </si>
+  <si>
+    <t>selarasunggul@yahoo.co.id</t>
+  </si>
+  <si>
+    <t>022971899602000</t>
+  </si>
+  <si>
+    <t>CV. PREKAS JAYA</t>
+  </si>
+  <si>
+    <t>JL. BERRUH BLUMBUNGAN LARANGAN PAMEKASAN</t>
+  </si>
+  <si>
+    <t>prekasjaya2@gmail.com</t>
+  </si>
+  <si>
+    <t>03247712682</t>
+  </si>
+  <si>
+    <t>026003301608000</t>
+  </si>
+  <si>
+    <t>CV. CITRA TERAPAN KONSTRUKSI</t>
+  </si>
+  <si>
+    <t>TENGGILIS MEJOYO SELATAN, A, 24, TENGGILIS MEJOYO, TENGGILIS MEJOYO</t>
+  </si>
+  <si>
+    <t>citraterapankonstruksi1@gmail.com</t>
+  </si>
+  <si>
+    <t>081368833815</t>
+  </si>
+  <si>
+    <t>CV. KINRARA</t>
+  </si>
+  <si>
+    <t>Jl. Raya Dempo Timur</t>
+  </si>
+  <si>
+    <t>cvkinrara1@gmail.com</t>
+  </si>
+  <si>
+    <t>085235212222</t>
+  </si>
+  <si>
+    <t>CV. RAMA PERKASA</t>
+  </si>
+  <si>
+    <t>JL RAYA JETIS NO 36 RT 01 RW 01 DSN JETIS DS JETIS KEC. JETIS KAB. MOJOKERTO</t>
+  </si>
+  <si>
+    <t>cvramap@gmail.com</t>
+  </si>
+  <si>
+    <t>081216172832</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -86,56 +899,62 @@
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="3">
+  <cellXfs count="5">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
@@ -401,85 +1220,1443 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F1"/>
+  <dimension ref="A1:F69"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="F1" sqref="F1"/>
+      <selection activeCell="F69" sqref="F69"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5.713" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="5.856" bestFit="true" customWidth="true" style="0"/>
-[...3 lines deleted...]
-    <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="34.135" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="114.258" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="39.99" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="22.28" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="18.71" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
+    </row>
+    <row r="2" spans="1:6">
+      <c r="A2" s="4">
+        <v>1</v>
+      </c>
+      <c r="B2" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="C2" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="D2" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="F2" s="3">
+        <v>962993960602000</v>
+      </c>
+    </row>
+    <row r="3" spans="1:6">
+      <c r="A3" s="4">
+        <v>2</v>
+      </c>
+      <c r="B3" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="C3" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="D3" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="E3" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="F3" s="3">
+        <v>926053463604000</v>
+      </c>
+    </row>
+    <row r="4" spans="1:6">
+      <c r="A4" s="4">
+        <v>3</v>
+      </c>
+      <c r="B4" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="C4" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="D4" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="E4" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="F4" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="5" spans="1:6">
+      <c r="A5" s="4">
+        <v>4</v>
+      </c>
+      <c r="B5" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="C5" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="D5" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E5" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="F5" s="3">
+        <v>964124846602000</v>
+      </c>
+    </row>
+    <row r="6" spans="1:6">
+      <c r="A6" s="4">
+        <v>5</v>
+      </c>
+      <c r="B6" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="C6" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="D6" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="E6" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="F6" s="3">
+        <v>721823730643000</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6">
+      <c r="A7" s="4">
+        <v>6</v>
+      </c>
+      <c r="B7" s="3" t="s">
+        <v>27</v>
+      </c>
+      <c r="C7" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="D7" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="E7" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="F7" s="3">
+        <v>754965895602000</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6">
+      <c r="A8" s="4">
+        <v>7</v>
+      </c>
+      <c r="B8" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="C8" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="D8" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="E8" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="F8" s="3" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6">
+      <c r="A9" s="4">
+        <v>8</v>
+      </c>
+      <c r="B9" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="C9" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="D9" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="E9" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="F9" s="3">
+        <v>745884650602000</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6">
+      <c r="A10" s="4">
+        <v>9</v>
+      </c>
+      <c r="B10" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="C10" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="D10" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="E10" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="F10" s="3" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6">
+      <c r="A11" s="4">
+        <v>10</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="C11" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="D11" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="E11" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="F11" s="3">
+        <v>802168013602000</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6">
+      <c r="A12" s="4">
+        <v>11</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="C12" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="D12" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="E12" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="F12" s="3" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6">
+      <c r="A13" s="4">
+        <v>12</v>
+      </c>
+      <c r="B13" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="C13" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="D13" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="E13" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="F13" s="3" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6">
+      <c r="A14" s="4">
+        <v>13</v>
+      </c>
+      <c r="B14" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="C14" s="3" t="s">
+        <v>54</v>
+      </c>
+      <c r="D14" s="3" t="s">
+        <v>55</v>
+      </c>
+      <c r="E14" s="3" t="s">
+        <v>56</v>
+      </c>
+      <c r="F14" s="3" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6">
+      <c r="A15" s="4">
+        <v>14</v>
+      </c>
+      <c r="B15" s="3" t="s">
+        <v>58</v>
+      </c>
+      <c r="C15" s="3" t="s">
+        <v>59</v>
+      </c>
+      <c r="D15" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="E15" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="F15" s="3">
+        <v>211110929657000</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6">
+      <c r="A16" s="4">
+        <v>15</v>
+      </c>
+      <c r="B16" s="3" t="s">
+        <v>61</v>
+      </c>
+      <c r="C16" s="3" t="s">
+        <v>62</v>
+      </c>
+      <c r="D16" s="3" t="s">
+        <v>63</v>
+      </c>
+      <c r="E16" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="F16" s="3">
+        <v>860957380642000</v>
+      </c>
+    </row>
+    <row r="17" spans="1:6">
+      <c r="A17" s="4">
+        <v>16</v>
+      </c>
+      <c r="B17" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="C17" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="D17" s="3" t="s">
+        <v>66</v>
+      </c>
+      <c r="E17" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="F17" s="3">
+        <v>947385217602000</v>
+      </c>
+    </row>
+    <row r="18" spans="1:6">
+      <c r="A18" s="4">
+        <v>17</v>
+      </c>
+      <c r="B18" s="3" t="s">
+        <v>68</v>
+      </c>
+      <c r="C18" s="3" t="s">
+        <v>69</v>
+      </c>
+      <c r="D18" s="3" t="s">
+        <v>70</v>
+      </c>
+      <c r="E18" s="3" t="s">
+        <v>71</v>
+      </c>
+      <c r="F18" s="3" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="19" spans="1:6">
+      <c r="A19" s="4">
+        <v>18</v>
+      </c>
+      <c r="B19" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="C19" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="D19" s="3" t="s">
+        <v>75</v>
+      </c>
+      <c r="E19" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="F19" s="3" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="20" spans="1:6">
+      <c r="A20" s="4">
+        <v>19</v>
+      </c>
+      <c r="B20" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="C20" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="D20" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="E20" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="F20" s="3">
+        <v>843060450604000</v>
+      </c>
+    </row>
+    <row r="21" spans="1:6">
+      <c r="A21" s="4">
+        <v>20</v>
+      </c>
+      <c r="B21" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="C21" s="3" t="s">
+        <v>81</v>
+      </c>
+      <c r="D21" s="3" t="s">
+        <v>82</v>
+      </c>
+      <c r="E21" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="F21" s="3">
+        <v>210041984651000</v>
+      </c>
+    </row>
+    <row r="22" spans="1:6">
+      <c r="A22" s="4">
+        <v>21</v>
+      </c>
+      <c r="B22" s="3" t="s">
+        <v>83</v>
+      </c>
+      <c r="C22" s="3" t="s">
+        <v>84</v>
+      </c>
+      <c r="D22" s="3" t="s">
+        <v>85</v>
+      </c>
+      <c r="E22" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="F22" s="3" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="23" spans="1:6">
+      <c r="A23" s="4">
+        <v>22</v>
+      </c>
+      <c r="B23" s="3" t="s">
+        <v>87</v>
+      </c>
+      <c r="C23" s="3" t="s">
+        <v>88</v>
+      </c>
+      <c r="D23" s="3" t="s">
+        <v>89</v>
+      </c>
+      <c r="E23" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="F23" s="3">
+        <v>398852707602000</v>
+      </c>
+    </row>
+    <row r="24" spans="1:6">
+      <c r="A24" s="4">
+        <v>23</v>
+      </c>
+      <c r="B24" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="C24" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="D24" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="E24" s="3" t="s">
+        <v>94</v>
+      </c>
+      <c r="F24" s="3">
+        <v>532178712602000</v>
+      </c>
+    </row>
+    <row r="25" spans="1:6">
+      <c r="A25" s="4">
+        <v>24</v>
+      </c>
+      <c r="B25" s="3" t="s">
+        <v>95</v>
+      </c>
+      <c r="C25" s="3" t="s">
+        <v>96</v>
+      </c>
+      <c r="D25" s="3" t="s">
+        <v>97</v>
+      </c>
+      <c r="E25" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="F25" s="3" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="26" spans="1:6">
+      <c r="A26" s="4">
+        <v>25</v>
+      </c>
+      <c r="B26" s="3" t="s">
+        <v>99</v>
+      </c>
+      <c r="C26" s="3" t="s">
+        <v>100</v>
+      </c>
+      <c r="D26" s="3" t="s">
+        <v>101</v>
+      </c>
+      <c r="E26" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="F26" s="3" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="27" spans="1:6">
+      <c r="A27" s="4">
+        <v>26</v>
+      </c>
+      <c r="B27" s="3" t="s">
+        <v>103</v>
+      </c>
+      <c r="C27" s="3" t="s">
+        <v>104</v>
+      </c>
+      <c r="D27" s="3" t="s">
+        <v>105</v>
+      </c>
+      <c r="E27" s="3" t="s">
+        <v>106</v>
+      </c>
+      <c r="F27" s="3">
+        <v>852820927602000</v>
+      </c>
+    </row>
+    <row r="28" spans="1:6">
+      <c r="A28" s="4">
+        <v>27</v>
+      </c>
+      <c r="B28" s="3" t="s">
+        <v>107</v>
+      </c>
+      <c r="C28" s="3" t="s">
+        <v>108</v>
+      </c>
+      <c r="D28" s="3" t="s">
+        <v>109</v>
+      </c>
+      <c r="E28" s="3" t="s">
+        <v>110</v>
+      </c>
+      <c r="F28" s="3" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="29" spans="1:6">
+      <c r="A29" s="4">
+        <v>28</v>
+      </c>
+      <c r="B29" s="3" t="s">
+        <v>112</v>
+      </c>
+      <c r="C29" s="3" t="s">
+        <v>113</v>
+      </c>
+      <c r="D29" s="3" t="s">
+        <v>114</v>
+      </c>
+      <c r="E29" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="F29" s="3" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="30" spans="1:6">
+      <c r="A30" s="4">
+        <v>29</v>
+      </c>
+      <c r="B30" s="3" t="s">
+        <v>116</v>
+      </c>
+      <c r="C30" s="3" t="s">
+        <v>117</v>
+      </c>
+      <c r="D30" s="3" t="s">
+        <v>118</v>
+      </c>
+      <c r="E30" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="F30" s="3">
+        <v>210658639655000</v>
+      </c>
+    </row>
+    <row r="31" spans="1:6">
+      <c r="A31" s="4">
+        <v>30</v>
+      </c>
+      <c r="B31" s="3" t="s">
+        <v>119</v>
+      </c>
+      <c r="C31" s="3" t="s">
+        <v>120</v>
+      </c>
+      <c r="D31" s="3" t="s">
+        <v>121</v>
+      </c>
+      <c r="E31" s="3" t="s">
+        <v>122</v>
+      </c>
+      <c r="F31" s="3">
+        <v>629514944602000</v>
+      </c>
+    </row>
+    <row r="32" spans="1:6">
+      <c r="A32" s="4">
+        <v>31</v>
+      </c>
+      <c r="B32" s="3" t="s">
+        <v>123</v>
+      </c>
+      <c r="C32" s="3" t="s">
+        <v>124</v>
+      </c>
+      <c r="D32" s="3" t="s">
+        <v>125</v>
+      </c>
+      <c r="E32" s="3" t="s">
+        <v>126</v>
+      </c>
+      <c r="F32" s="3" t="s">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="33" spans="1:6">
+      <c r="A33" s="4">
+        <v>32</v>
+      </c>
+      <c r="B33" s="3" t="s">
+        <v>128</v>
+      </c>
+      <c r="C33" s="3" t="s">
+        <v>129</v>
+      </c>
+      <c r="D33" s="3" t="s">
+        <v>130</v>
+      </c>
+      <c r="E33" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="F33" s="3">
+        <v>814567988618000</v>
+      </c>
+    </row>
+    <row r="34" spans="1:6">
+      <c r="A34" s="4">
+        <v>33</v>
+      </c>
+      <c r="B34" s="3" t="s">
+        <v>131</v>
+      </c>
+      <c r="C34" s="3" t="s">
+        <v>132</v>
+      </c>
+      <c r="D34" s="3" t="s">
+        <v>133</v>
+      </c>
+      <c r="E34" s="3" t="s">
+        <v>134</v>
+      </c>
+      <c r="F34" s="3" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="35" spans="1:6">
+      <c r="A35" s="4">
+        <v>34</v>
+      </c>
+      <c r="B35" s="3" t="s">
+        <v>136</v>
+      </c>
+      <c r="C35" s="3" t="s">
+        <v>137</v>
+      </c>
+      <c r="D35" s="3" t="s">
+        <v>138</v>
+      </c>
+      <c r="E35" s="3" t="s">
+        <v>139</v>
+      </c>
+      <c r="F35" s="3" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="36" spans="1:6">
+      <c r="A36" s="4">
+        <v>35</v>
+      </c>
+      <c r="B36" s="3" t="s">
+        <v>141</v>
+      </c>
+      <c r="C36" s="3" t="s">
+        <v>142</v>
+      </c>
+      <c r="D36" s="3" t="s">
+        <v>143</v>
+      </c>
+      <c r="E36" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="F36" s="3" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="37" spans="1:6">
+      <c r="A37" s="4">
+        <v>36</v>
+      </c>
+      <c r="B37" s="3" t="s">
+        <v>145</v>
+      </c>
+      <c r="C37" s="3" t="s">
+        <v>146</v>
+      </c>
+      <c r="D37" s="3" t="s">
+        <v>147</v>
+      </c>
+      <c r="E37" s="3" t="s">
+        <v>148</v>
+      </c>
+      <c r="F37" s="3">
+        <v>393578257624000</v>
+      </c>
+    </row>
+    <row r="38" spans="1:6">
+      <c r="A38" s="4">
+        <v>37</v>
+      </c>
+      <c r="B38" s="3" t="s">
+        <v>149</v>
+      </c>
+      <c r="C38" s="3" t="s">
+        <v>150</v>
+      </c>
+      <c r="D38" s="3" t="s">
+        <v>151</v>
+      </c>
+      <c r="E38" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="F38" s="3" t="s">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="39" spans="1:6">
+      <c r="A39" s="4">
+        <v>38</v>
+      </c>
+      <c r="B39" s="3" t="s">
+        <v>153</v>
+      </c>
+      <c r="C39" s="3" t="s">
+        <v>154</v>
+      </c>
+      <c r="D39" s="3" t="s">
+        <v>155</v>
+      </c>
+      <c r="E39" s="3" t="s">
+        <v>156</v>
+      </c>
+      <c r="F39" s="3">
+        <v>625319488624000</v>
+      </c>
+    </row>
+    <row r="40" spans="1:6">
+      <c r="A40" s="4">
+        <v>39</v>
+      </c>
+      <c r="B40" s="3" t="s">
+        <v>157</v>
+      </c>
+      <c r="C40" s="3" t="s">
+        <v>158</v>
+      </c>
+      <c r="D40" s="3" t="s">
+        <v>159</v>
+      </c>
+      <c r="E40" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="F40" s="3">
+        <v>210729661602000</v>
+      </c>
+    </row>
+    <row r="41" spans="1:6">
+      <c r="A41" s="4">
+        <v>40</v>
+      </c>
+      <c r="B41" s="3" t="s">
+        <v>160</v>
+      </c>
+      <c r="C41" s="3" t="s">
+        <v>161</v>
+      </c>
+      <c r="D41" s="3" t="s">
+        <v>162</v>
+      </c>
+      <c r="E41" s="3" t="s">
+        <v>163</v>
+      </c>
+      <c r="F41" s="3">
+        <v>842104556608000</v>
+      </c>
+    </row>
+    <row r="42" spans="1:6">
+      <c r="A42" s="4">
+        <v>41</v>
+      </c>
+      <c r="B42" s="3" t="s">
+        <v>164</v>
+      </c>
+      <c r="C42" s="3" t="s">
+        <v>165</v>
+      </c>
+      <c r="D42" s="3" t="s">
+        <v>166</v>
+      </c>
+      <c r="E42" s="3" t="s">
+        <v>167</v>
+      </c>
+      <c r="F42" s="3" t="s">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="43" spans="1:6">
+      <c r="A43" s="4">
+        <v>42</v>
+      </c>
+      <c r="B43" s="3" t="s">
+        <v>169</v>
+      </c>
+      <c r="C43" s="3" t="s">
+        <v>170</v>
+      </c>
+      <c r="D43" s="3" t="s">
+        <v>171</v>
+      </c>
+      <c r="E43" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="F43" s="3" t="s">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="44" spans="1:6">
+      <c r="A44" s="4">
+        <v>43</v>
+      </c>
+      <c r="B44" s="3" t="s">
+        <v>173</v>
+      </c>
+      <c r="C44" s="3" t="s">
+        <v>174</v>
+      </c>
+      <c r="D44" s="3" t="s">
+        <v>175</v>
+      </c>
+      <c r="E44" s="3" t="s">
+        <v>176</v>
+      </c>
+      <c r="F44" s="3">
+        <v>421834128656000</v>
+      </c>
+    </row>
+    <row r="45" spans="1:6">
+      <c r="A45" s="4">
+        <v>44</v>
+      </c>
+      <c r="B45" s="3" t="s">
+        <v>177</v>
+      </c>
+      <c r="C45" s="3" t="s">
+        <v>178</v>
+      </c>
+      <c r="D45" s="3" t="s">
+        <v>179</v>
+      </c>
+      <c r="E45" s="3" t="s">
+        <v>180</v>
+      </c>
+      <c r="F45" s="3">
+        <v>937611713615000</v>
+      </c>
+    </row>
+    <row r="46" spans="1:6">
+      <c r="A46" s="4">
+        <v>45</v>
+      </c>
+      <c r="B46" s="3" t="s">
+        <v>181</v>
+      </c>
+      <c r="C46" s="3" t="s">
+        <v>182</v>
+      </c>
+      <c r="D46" s="3" t="s">
+        <v>183</v>
+      </c>
+      <c r="E46" s="3" t="s">
+        <v>184</v>
+      </c>
+      <c r="F46" s="3">
+        <v>926325903625000</v>
+      </c>
+    </row>
+    <row r="47" spans="1:6">
+      <c r="A47" s="4">
+        <v>46</v>
+      </c>
+      <c r="B47" s="3" t="s">
+        <v>185</v>
+      </c>
+      <c r="C47" s="3" t="s">
+        <v>186</v>
+      </c>
+      <c r="D47" s="3" t="s">
+        <v>187</v>
+      </c>
+      <c r="E47" s="3" t="s">
+        <v>188</v>
+      </c>
+      <c r="F47" s="3">
+        <v>655872836602000</v>
+      </c>
+    </row>
+    <row r="48" spans="1:6">
+      <c r="A48" s="4">
+        <v>47</v>
+      </c>
+      <c r="B48" s="3" t="s">
+        <v>189</v>
+      </c>
+      <c r="C48" s="3" t="s">
+        <v>190</v>
+      </c>
+      <c r="D48" s="3" t="s">
+        <v>191</v>
+      </c>
+      <c r="E48" s="3" t="s">
+        <v>192</v>
+      </c>
+      <c r="F48" s="3">
+        <v>945739209612000</v>
+      </c>
+    </row>
+    <row r="49" spans="1:6">
+      <c r="A49" s="4">
+        <v>48</v>
+      </c>
+      <c r="B49" s="3" t="s">
+        <v>193</v>
+      </c>
+      <c r="C49" s="3" t="s">
+        <v>194</v>
+      </c>
+      <c r="D49" s="3" t="s">
+        <v>195</v>
+      </c>
+      <c r="E49" s="3" t="s">
+        <v>196</v>
+      </c>
+      <c r="F49" s="3">
+        <v>623978947606000</v>
+      </c>
+    </row>
+    <row r="50" spans="1:6">
+      <c r="A50" s="4">
+        <v>49</v>
+      </c>
+      <c r="B50" s="3" t="s">
+        <v>197</v>
+      </c>
+      <c r="C50" s="3" t="s">
+        <v>198</v>
+      </c>
+      <c r="D50" s="3" t="s">
+        <v>199</v>
+      </c>
+      <c r="E50" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="F50" s="3" t="s">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="51" spans="1:6">
+      <c r="A51" s="4">
+        <v>50</v>
+      </c>
+      <c r="B51" s="3" t="s">
+        <v>201</v>
+      </c>
+      <c r="C51" s="3" t="s">
+        <v>202</v>
+      </c>
+      <c r="D51" s="3" t="s">
+        <v>203</v>
+      </c>
+      <c r="E51" s="3" t="s">
+        <v>204</v>
+      </c>
+      <c r="F51" s="3" t="s">
+        <v>205</v>
+      </c>
+    </row>
+    <row r="52" spans="1:6">
+      <c r="A52" s="4">
+        <v>51</v>
+      </c>
+      <c r="B52" s="3" t="s">
+        <v>206</v>
+      </c>
+      <c r="C52" s="3" t="s">
+        <v>207</v>
+      </c>
+      <c r="D52" s="3" t="s">
+        <v>208</v>
+      </c>
+      <c r="E52" s="3" t="s">
+        <v>209</v>
+      </c>
+      <c r="F52" s="3">
+        <v>862468956649000</v>
+      </c>
+    </row>
+    <row r="53" spans="1:6">
+      <c r="A53" s="4">
+        <v>52</v>
+      </c>
+      <c r="B53" s="3" t="s">
+        <v>210</v>
+      </c>
+      <c r="C53" s="3" t="s">
+        <v>211</v>
+      </c>
+      <c r="D53" s="3" t="s">
+        <v>212</v>
+      </c>
+      <c r="E53" s="3" t="s">
+        <v>213</v>
+      </c>
+      <c r="F53" s="3">
+        <v>632224259643000</v>
+      </c>
+    </row>
+    <row r="54" spans="1:6">
+      <c r="A54" s="4">
+        <v>53</v>
+      </c>
+      <c r="B54" s="3" t="s">
+        <v>214</v>
+      </c>
+      <c r="C54" s="3" t="s">
+        <v>215</v>
+      </c>
+      <c r="D54" s="3" t="s">
+        <v>216</v>
+      </c>
+      <c r="E54" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="F54" s="3" t="s">
+        <v>217</v>
+      </c>
+    </row>
+    <row r="55" spans="1:6">
+      <c r="A55" s="4">
+        <v>54</v>
+      </c>
+      <c r="B55" s="3" t="s">
+        <v>218</v>
+      </c>
+      <c r="C55" s="3" t="s">
+        <v>219</v>
+      </c>
+      <c r="D55" s="3" t="s">
+        <v>220</v>
+      </c>
+      <c r="E55" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="F55" s="3">
+        <v>840255616655000</v>
+      </c>
+    </row>
+    <row r="56" spans="1:6">
+      <c r="A56" s="4">
+        <v>55</v>
+      </c>
+      <c r="B56" s="3" t="s">
+        <v>221</v>
+      </c>
+      <c r="C56" s="3" t="s">
+        <v>222</v>
+      </c>
+      <c r="D56" s="3" t="s">
+        <v>223</v>
+      </c>
+      <c r="E56" s="3" t="s">
+        <v>224</v>
+      </c>
+      <c r="F56" s="3">
+        <v>316370147608000</v>
+      </c>
+    </row>
+    <row r="57" spans="1:6">
+      <c r="A57" s="4">
+        <v>56</v>
+      </c>
+      <c r="B57" s="3" t="s">
+        <v>225</v>
+      </c>
+      <c r="C57" s="3" t="s">
+        <v>226</v>
+      </c>
+      <c r="D57" s="3" t="s">
+        <v>227</v>
+      </c>
+      <c r="E57" s="3" t="s">
+        <v>209</v>
+      </c>
+      <c r="F57" s="3">
+        <v>954906699649000</v>
+      </c>
+    </row>
+    <row r="58" spans="1:6">
+      <c r="A58" s="4">
+        <v>57</v>
+      </c>
+      <c r="B58" s="3" t="s">
+        <v>228</v>
+      </c>
+      <c r="C58" s="3" t="s">
+        <v>229</v>
+      </c>
+      <c r="D58" s="3" t="s">
+        <v>230</v>
+      </c>
+      <c r="E58" s="3" t="s">
+        <v>231</v>
+      </c>
+      <c r="F58" s="3" t="s">
+        <v>232</v>
+      </c>
+    </row>
+    <row r="59" spans="1:6">
+      <c r="A59" s="4">
+        <v>58</v>
+      </c>
+      <c r="B59" s="3" t="s">
+        <v>233</v>
+      </c>
+      <c r="C59" s="3" t="s">
+        <v>234</v>
+      </c>
+      <c r="D59" s="3" t="s">
+        <v>235</v>
+      </c>
+      <c r="E59" s="3" t="s">
+        <v>236</v>
+      </c>
+      <c r="F59" s="3">
+        <v>930339593602000</v>
+      </c>
+    </row>
+    <row r="60" spans="1:6">
+      <c r="A60" s="4">
+        <v>59</v>
+      </c>
+      <c r="B60" s="3" t="s">
+        <v>237</v>
+      </c>
+      <c r="C60" s="3" t="s">
+        <v>238</v>
+      </c>
+      <c r="D60" s="3" t="s">
+        <v>239</v>
+      </c>
+      <c r="E60" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="F60" s="3">
+        <v>731586152645000</v>
+      </c>
+    </row>
+    <row r="61" spans="1:6">
+      <c r="A61" s="4">
+        <v>60</v>
+      </c>
+      <c r="B61" s="3" t="s">
+        <v>240</v>
+      </c>
+      <c r="C61" s="3" t="s">
+        <v>241</v>
+      </c>
+      <c r="D61" s="3" t="s">
+        <v>242</v>
+      </c>
+      <c r="E61" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="F61" s="3" t="s">
+        <v>243</v>
+      </c>
+    </row>
+    <row r="62" spans="1:6">
+      <c r="A62" s="4">
+        <v>61</v>
+      </c>
+      <c r="B62" s="3" t="s">
+        <v>244</v>
+      </c>
+      <c r="C62" s="3" t="s">
+        <v>245</v>
+      </c>
+      <c r="D62" s="3" t="s">
+        <v>246</v>
+      </c>
+      <c r="E62" s="3" t="s">
+        <v>247</v>
+      </c>
+      <c r="F62" s="3">
+        <v>129243903602000</v>
+      </c>
+    </row>
+    <row r="63" spans="1:6">
+      <c r="A63" s="4">
+        <v>62</v>
+      </c>
+      <c r="B63" s="3" t="s">
+        <v>248</v>
+      </c>
+      <c r="C63" s="3" t="s">
+        <v>249</v>
+      </c>
+      <c r="D63" s="3" t="s">
+        <v>250</v>
+      </c>
+      <c r="E63" s="3" t="s">
+        <v>251</v>
+      </c>
+      <c r="F63" s="3">
+        <v>625475959602000</v>
+      </c>
+    </row>
+    <row r="64" spans="1:6">
+      <c r="A64" s="4">
+        <v>63</v>
+      </c>
+      <c r="B64" s="3" t="s">
+        <v>252</v>
+      </c>
+      <c r="C64" s="3" t="s">
+        <v>253</v>
+      </c>
+      <c r="D64" s="3" t="s">
+        <v>254</v>
+      </c>
+      <c r="E64" s="3" t="s">
+        <v>255</v>
+      </c>
+      <c r="F64" s="3">
+        <v>279413140602000</v>
+      </c>
+    </row>
+    <row r="65" spans="1:6">
+      <c r="A65" s="4">
+        <v>64</v>
+      </c>
+      <c r="B65" s="3" t="s">
+        <v>256</v>
+      </c>
+      <c r="C65" s="3" t="s">
+        <v>257</v>
+      </c>
+      <c r="D65" s="3" t="s">
+        <v>258</v>
+      </c>
+      <c r="E65" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="F65" s="3" t="s">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="66" spans="1:6">
+      <c r="A66" s="4">
+        <v>65</v>
+      </c>
+      <c r="B66" s="3" t="s">
+        <v>260</v>
+      </c>
+      <c r="C66" s="3" t="s">
+        <v>261</v>
+      </c>
+      <c r="D66" s="3" t="s">
+        <v>262</v>
+      </c>
+      <c r="E66" s="3" t="s">
+        <v>263</v>
+      </c>
+      <c r="F66" s="3" t="s">
+        <v>264</v>
+      </c>
+    </row>
+    <row r="67" spans="1:6">
+      <c r="A67" s="4">
+        <v>66</v>
+      </c>
+      <c r="B67" s="3" t="s">
+        <v>265</v>
+      </c>
+      <c r="C67" s="3" t="s">
+        <v>266</v>
+      </c>
+      <c r="D67" s="3" t="s">
+        <v>267</v>
+      </c>
+      <c r="E67" s="3" t="s">
+        <v>268</v>
+      </c>
+      <c r="F67" s="3">
+        <v>202892774615000</v>
+      </c>
+    </row>
+    <row r="68" spans="1:6">
+      <c r="A68" s="4">
+        <v>67</v>
+      </c>
+      <c r="B68" s="3" t="s">
+        <v>269</v>
+      </c>
+      <c r="C68" s="3" t="s">
+        <v>270</v>
+      </c>
+      <c r="D68" s="3" t="s">
+        <v>271</v>
+      </c>
+      <c r="E68" s="3" t="s">
+        <v>272</v>
+      </c>
+      <c r="F68" s="3">
+        <v>745590679608000</v>
+      </c>
+    </row>
+    <row r="69" spans="1:6">
+      <c r="A69" s="4">
+        <v>68</v>
+      </c>
+      <c r="B69" s="3" t="s">
+        <v>273</v>
+      </c>
+      <c r="C69" s="3" t="s">
+        <v>274</v>
+      </c>
+      <c r="D69" s="3" t="s">
+        <v>275</v>
+      </c>
+      <c r="E69" s="3" t="s">
+        <v>276</v>
+      </c>
+      <c r="F69" s="3"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>