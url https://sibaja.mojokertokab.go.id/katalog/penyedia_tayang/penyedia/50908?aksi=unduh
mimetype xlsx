--- v0 (2026-01-28)
+++ v1 (2026-04-01)
@@ -12,68 +12,500 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="6">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="150">
   <si>
     <t>No</t>
   </si>
   <si>
     <t>Nama</t>
   </si>
   <si>
     <t>Alamat</t>
   </si>
   <si>
     <t>E-mail</t>
   </si>
   <si>
     <t>Telepon</t>
   </si>
   <si>
     <t>NPWP</t>
+  </si>
+  <si>
+    <t>PT GRAND INTERWISATA</t>
+  </si>
+  <si>
+    <t>JL RAYA TRAWAS, BELIK TRAWAS</t>
+  </si>
+  <si>
+    <t>sm.trawas@grandwhiz.com</t>
+  </si>
+  <si>
+    <t>0343880015</t>
+  </si>
+  <si>
+    <t>014976591602001</t>
+  </si>
+  <si>
+    <t>CV JKW MOLLY</t>
+  </si>
+  <si>
+    <t>Dsn. Genengan RT 005 RW 003 Ds. Randugenengan,Dlanggu,Kab. Mojokerto,Jawa Timur,61371</t>
+  </si>
+  <si>
+    <t>bmjwdwd@gmail.com</t>
+  </si>
+  <si>
+    <t>08113546555</t>
+  </si>
+  <si>
+    <t>020077798602000</t>
+  </si>
+  <si>
+    <t>PT. SUKSES BERSAMA KENCANA SATYA</t>
+  </si>
+  <si>
+    <t>Jl. Benteng Pancasila No. 9 Mergelo, Balongsari, Kec. Magersari, Kota Mojokerto, Jawa Timur 61314</t>
+  </si>
+  <si>
+    <t>smm@ayolasunrise-mojokerto.com</t>
+  </si>
+  <si>
+    <t>03215284999</t>
+  </si>
+  <si>
+    <t>018312074602000</t>
+  </si>
+  <si>
+    <t>PT. Sakya Arthasari Kencana</t>
+  </si>
+  <si>
+    <t>Jl. Raya Trawas Ds.Ketapanrame Kec.Trawas Kab.Mojokerto</t>
+  </si>
+  <si>
+    <t>info@vandagardenia.com</t>
+  </si>
+  <si>
+    <t>-</t>
+  </si>
+  <si>
+    <t>017077652619000</t>
+  </si>
+  <si>
+    <t>CV. Teduh</t>
+  </si>
+  <si>
+    <t>Jl. Brawijaya, No. 82 Kel. Mentikan, Kec. Prajuritkulon, Kota Mojokerto</t>
+  </si>
+  <si>
+    <t>desprast@gmail.com</t>
+  </si>
+  <si>
+    <t>PT. PUNCAK AYANNA MENTARI (ARAYANNA HOTEL &amp; RESORT)</t>
+  </si>
+  <si>
+    <t>Dsn. Jaraan RT 02 RW 03 Ds. Trawas Kab. Mojokerto</t>
+  </si>
+  <si>
+    <t>puncakayanna_trawas@yahoo.com</t>
+  </si>
+  <si>
+    <t>0343 885 885</t>
+  </si>
+  <si>
+    <t>CV. BANJOE BIROE</t>
+  </si>
+  <si>
+    <t>JL. HATMODIHARJO 222 A KEDUNGMALING SOOKO, MOJOKERTO JATIM 61361</t>
+  </si>
+  <si>
+    <t>banjoe_biroe@yahoo.com</t>
+  </si>
+  <si>
+    <t>CV. RIZKY LANGIT RAMADHAN</t>
+  </si>
+  <si>
+    <t>Perumahan Griya Japan Raya Jalan Sentanudewa Blok X-4</t>
+  </si>
+  <si>
+    <t>rizkykerja@gmail.com</t>
+  </si>
+  <si>
+    <t>CV. DOUBLE BRO</t>
+  </si>
+  <si>
+    <t>PERUM PURI KENCANA L-22, DESA SUMBERGIRANG, KECAMATAN PURI</t>
+  </si>
+  <si>
+    <t>doublebro.cv@gmail.com</t>
+  </si>
+  <si>
+    <t>085736240401</t>
+  </si>
+  <si>
+    <t>CV. PARM GROUP</t>
+  </si>
+  <si>
+    <t>DUSUN BEDOG RT 04 RW 05 DESA MLATEN KECAMATAN PURI</t>
+  </si>
+  <si>
+    <t>groupparm@gmail.com</t>
+  </si>
+  <si>
+    <t>085749049058</t>
+  </si>
+  <si>
+    <t>CV MAJAPAHIT</t>
+  </si>
+  <si>
+    <t>LINGK. PULOWETAN RT. 04 RW. 02 KEL. PULOREJO KEC. PRAJURIT KULON KOTA MOJOKERTO</t>
+  </si>
+  <si>
+    <t>majapahit.tour@yahoo.co.id</t>
+  </si>
+  <si>
+    <t>085655762072</t>
+  </si>
+  <si>
+    <t>PT ROYAL OUTBOND INDONESIA</t>
+  </si>
+  <si>
+    <t>Jalan Raya Sukosari Km 17 Trawas Mojokerto</t>
+  </si>
+  <si>
+    <t>royalcaravanhoteloutbond@gmail.com</t>
+  </si>
+  <si>
+    <t>0343880300</t>
+  </si>
+  <si>
+    <t>cv.bahtera</t>
+  </si>
+  <si>
+    <t>JL.GADING C-47 SOOKO</t>
+  </si>
+  <si>
+    <t>edwinsatrioprabowo@gmail.com</t>
+  </si>
+  <si>
+    <t>PT. JAYA KIRANA SAKTI</t>
+  </si>
+  <si>
+    <t>PERUM PURI TAMAN ASRI BLOK AA/17 PAGESANGAN SURABAYA</t>
+  </si>
+  <si>
+    <t>jayakiranasaktibidding@gmail.com</t>
+  </si>
+  <si>
+    <t>0318290235</t>
+  </si>
+  <si>
+    <t>PT. ROYAL TRAWAS HOTEL &amp; COTTAGES</t>
+  </si>
+  <si>
+    <t>Dusun Slepi RT.09 RW.03 Desa Ketapanrame Kec. Trawas</t>
+  </si>
+  <si>
+    <t>royal.trawas@yahoo.com</t>
+  </si>
+  <si>
+    <t>0343881166</t>
+  </si>
+  <si>
+    <t>Hikmah</t>
+  </si>
+  <si>
+    <t>Jl. Teratai, No. 44 - 99 RT.02 / RW.13 Ds. Sooko, Kec. Sooko, Kab. Mojokerto</t>
+  </si>
+  <si>
+    <t>abdul.mukhith.hikmah@gmail.com</t>
+  </si>
+  <si>
+    <t>020116505602000</t>
+  </si>
+  <si>
+    <t>Wisata padi park</t>
+  </si>
+  <si>
+    <t>Jl raya padi pacet. Ds padi kec Gondang mojokerto</t>
+  </si>
+  <si>
+    <t>wisatapadipark@gmail.com</t>
+  </si>
+  <si>
+    <t>082234562200</t>
+  </si>
+  <si>
+    <t>REASRI PUTRA</t>
+  </si>
+  <si>
+    <t>Rajasa Negara III/2 Kenanteng Puri Mojokerto</t>
+  </si>
+  <si>
+    <t>ibudarwis900@gmail.com</t>
+  </si>
+  <si>
+    <t>081225031850</t>
+  </si>
+  <si>
+    <t>New djimbaran resto</t>
+  </si>
+  <si>
+    <t>Jl.raya by pass km.50 mojokerto</t>
+  </si>
+  <si>
+    <t>slamet.hudlori@gmail.com</t>
+  </si>
+  <si>
+    <t>085730335071</t>
+  </si>
+  <si>
+    <t>AIRESTA</t>
+  </si>
+  <si>
+    <t>DSN PASINAN RT 01/02 DS KEPUHANYAR</t>
+  </si>
+  <si>
+    <t>restadecor@gmail.com</t>
+  </si>
+  <si>
+    <t>081336601461</t>
+  </si>
+  <si>
+    <t>cv. mekarsari sejahtera</t>
+  </si>
+  <si>
+    <t>Dusun Ngetrep Desa Sedati Kec. Ngoro Kab. Mojokerto</t>
+  </si>
+  <si>
+    <t>mekarsari_travel@yahoo.co.id</t>
+  </si>
+  <si>
+    <t>08155139688</t>
+  </si>
+  <si>
+    <t>CV. Mitra Cerdas</t>
+  </si>
+  <si>
+    <t>Jl. Louhan B-07 Wisma Sooko Indah Ds. Sooko Kec. Sooko Kabupaten Mojokerto</t>
+  </si>
+  <si>
+    <t>mitracerdascv@yahoo.com</t>
+  </si>
+  <si>
+    <t>025256538602000</t>
+  </si>
+  <si>
+    <t>PT Lynn Property</t>
+  </si>
+  <si>
+    <t>Ruko Jasmine Residence KAV. 3, JL. Cendrawasih Raya No. 173, SAWAH, Kel. Sawah Lama, Kec. Ciputat, Kota Tangerang Selatan, Prop. Banten</t>
+  </si>
+  <si>
+    <t>moj.hm@lynnhotelsandresorts.com</t>
+  </si>
+  <si>
+    <t>03215285000</t>
+  </si>
+  <si>
+    <t>CV PINASTHIKA CREATIVE</t>
+  </si>
+  <si>
+    <t>Jl. Pekalongan Dalam No.52, Kel. Penanggungan, Kec. Klojen, Kota Malang, Prov. Jawa Timur</t>
+  </si>
+  <si>
+    <t>creativepinasthikacv.2020@gmail.com</t>
+  </si>
+  <si>
+    <t>082336973070</t>
+  </si>
+  <si>
+    <t>PT. DELTA MERLIN DUNIA PROPERTI</t>
+  </si>
+  <si>
+    <t>JL. RAYA PALUR KM 7,1 , DAGEN, JATEN, KARANGANYAR</t>
+  </si>
+  <si>
+    <t>deltamerlinduniaproperti@gmail.com</t>
+  </si>
+  <si>
+    <t>0271 825 251</t>
+  </si>
+  <si>
+    <t>020142154528000</t>
+  </si>
+  <si>
+    <t>MERBABUTENDA</t>
+  </si>
+  <si>
+    <t>Merbabu I No.11</t>
+  </si>
+  <si>
+    <t>zackyamani@gmail.com</t>
+  </si>
+  <si>
+    <t>CV. ARTHA KENCANA NARARYA</t>
+  </si>
+  <si>
+    <t>JL.DAHLIA 25A RT. 03 RW. 08 SOOKO KAB. MOJOKERTO</t>
+  </si>
+  <si>
+    <t>hartami.kurniawan1@gmail.com</t>
+  </si>
+  <si>
+    <t>022968838602000</t>
+  </si>
+  <si>
+    <t>AMIN JAYA PRODUCTION</t>
+  </si>
+  <si>
+    <t>DUSUN SUMBERGAYAM RT 02 RW 10 DESA KENANTEN</t>
+  </si>
+  <si>
+    <t>aminjayaproduction@gmail.com</t>
+  </si>
+  <si>
+    <t>081359485794</t>
+  </si>
+  <si>
+    <t>BLB CREATIVE INDUSTRI</t>
+  </si>
+  <si>
+    <t>DUSUN BRONGKOL</t>
+  </si>
+  <si>
+    <t>banaelbanicreative@gmail.com</t>
+  </si>
+  <si>
+    <t>081703298568</t>
+  </si>
+  <si>
+    <t>CV. ASTEYA AMRITA</t>
+  </si>
+  <si>
+    <t>Dsn Kedungmaling II RT. 011 RW. 005</t>
+  </si>
+  <si>
+    <t>asteyatour@yahoo.co.id</t>
+  </si>
+  <si>
+    <t>085707642537</t>
+  </si>
+  <si>
+    <t>WS VINTAGE</t>
+  </si>
+  <si>
+    <t>Jl Raya Pekuncen No.200 Desa/Kelurahan Surodinawan Kec Prajurit Kulon Kota Mojokerto Provinsi Jawa Timur</t>
+  </si>
+  <si>
+    <t>warungsurodinawan@gmail.com</t>
+  </si>
+  <si>
+    <t>081259616665</t>
+  </si>
+  <si>
+    <t>073075855602000</t>
+  </si>
+  <si>
+    <t>CV. LIMA ENAM TUJUH</t>
+  </si>
+  <si>
+    <t>Gemekan gg II, Dusun Kedung Bendo, RT.02/RW.07, Desa Gemekan, Kec. Sooko</t>
+  </si>
+  <si>
+    <t>putribin96@gmail.com</t>
+  </si>
+  <si>
+    <t>081332611831</t>
+  </si>
+  <si>
+    <t>Surya Agra Abadi</t>
+  </si>
+  <si>
+    <t>Jl. Masjid No. 72, Mojosari</t>
+  </si>
+  <si>
+    <t>suryaagraabadi@gmail.com</t>
+  </si>
+  <si>
+    <t>0811310137</t>
+  </si>
+  <si>
+    <t>037337409602000</t>
+  </si>
+  <si>
+    <t>CV.PEDULI</t>
+  </si>
+  <si>
+    <t>JL. TERATAI, NO. 44-99 DS. SOOKO, KEC. SOOKO, KAB. MOJOKERTO</t>
+  </si>
+  <si>
+    <t>fasikhu91@gmail.com</t>
+  </si>
+  <si>
+    <t>Windy buana wisata</t>
+  </si>
+  <si>
+    <t>Griya japan raya. Jl suryakaca, blok N / no:9</t>
+  </si>
+  <si>
+    <t>wtw.holiday@gmail.com</t>
+  </si>
+  <si>
+    <t>081230570000</t>
+  </si>
+  <si>
+    <t>CV. ERAJAYA ABADI</t>
+  </si>
+  <si>
+    <t>Perum Villa Adonia Blok D 22 RT 10 RW 16 Kelurahan Sooko Kecamatan Sooko</t>
+  </si>
+  <si>
+    <t>emilrachmawan@gmail.com</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -86,56 +518,62 @@
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="3">
+  <cellXfs count="5">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
@@ -401,84 +839,804 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F1"/>
+  <dimension ref="A1:F37"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="F1" sqref="F1"/>
+      <selection activeCell="F37" sqref="F37"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5.713" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="5.856" bestFit="true" customWidth="true" style="0"/>
-[...3 lines deleted...]
-    <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="61.271" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="160.389" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="42.418" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="18.71" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
+      </c>
+    </row>
+    <row r="2" spans="1:6">
+      <c r="A2" s="4">
+        <v>1</v>
+      </c>
+      <c r="B2" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="C2" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="D2" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="F2" s="3" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="3" spans="1:6">
+      <c r="A3" s="4">
+        <v>2</v>
+      </c>
+      <c r="B3" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="C3" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D3" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="E3" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="F3" s="3" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="4" spans="1:6">
+      <c r="A4" s="4">
+        <v>3</v>
+      </c>
+      <c r="B4" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="C4" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="D4" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="E4" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="F4" s="3" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="5" spans="1:6">
+      <c r="A5" s="4">
+        <v>4</v>
+      </c>
+      <c r="B5" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="C5" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="D5" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="E5" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="F5" s="3" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="6" spans="1:6">
+      <c r="A6" s="4">
+        <v>5</v>
+      </c>
+      <c r="B6" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="C6" s="3" t="s">
+        <v>27</v>
+      </c>
+      <c r="D6" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="E6" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="F6" s="3">
+        <v>713635787602000</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6">
+      <c r="A7" s="4">
+        <v>6</v>
+      </c>
+      <c r="B7" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="C7" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="D7" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="E7" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="F7" s="3">
+        <v>703034041602000</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6">
+      <c r="A8" s="4">
+        <v>7</v>
+      </c>
+      <c r="B8" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="C8" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="D8" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="E8" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="F8" s="3">
+        <v>313964967602000</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6">
+      <c r="A9" s="4">
+        <v>8</v>
+      </c>
+      <c r="B9" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="C9" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="D9" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="E9" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="F9" s="3">
+        <v>735470510602000</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6">
+      <c r="A10" s="4">
+        <v>9</v>
+      </c>
+      <c r="B10" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="C10" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="D10" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="E10" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="F10" s="3">
+        <v>617004114602000</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6">
+      <c r="A11" s="4">
+        <v>10</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="C11" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="D11" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="E11" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="F11" s="3">
+        <v>616388286602000</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6">
+      <c r="A12" s="4">
+        <v>11</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="C12" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="D12" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="E12" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="F12" s="3">
+        <v>313704611602000</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6">
+      <c r="A13" s="4">
+        <v>12</v>
+      </c>
+      <c r="B13" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="C13" s="3" t="s">
+        <v>52</v>
+      </c>
+      <c r="D13" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="E13" s="3" t="s">
+        <v>54</v>
+      </c>
+      <c r="F13" s="3">
+        <v>734590599602000</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6">
+      <c r="A14" s="4">
+        <v>13</v>
+      </c>
+      <c r="B14" s="3" t="s">
+        <v>55</v>
+      </c>
+      <c r="C14" s="3" t="s">
+        <v>56</v>
+      </c>
+      <c r="D14" s="3" t="s">
+        <v>57</v>
+      </c>
+      <c r="E14" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="F14" s="3">
+        <v>713637635602000</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6">
+      <c r="A15" s="4">
+        <v>14</v>
+      </c>
+      <c r="B15" s="3" t="s">
+        <v>58</v>
+      </c>
+      <c r="C15" s="3" t="s">
+        <v>59</v>
+      </c>
+      <c r="D15" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="E15" s="3" t="s">
+        <v>61</v>
+      </c>
+      <c r="F15" s="3">
+        <v>720390020609000</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6">
+      <c r="A16" s="4">
+        <v>15</v>
+      </c>
+      <c r="B16" s="3" t="s">
+        <v>62</v>
+      </c>
+      <c r="C16" s="3" t="s">
+        <v>63</v>
+      </c>
+      <c r="D16" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="E16" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="F16" s="3">
+        <v>210608493602000</v>
+      </c>
+    </row>
+    <row r="17" spans="1:6">
+      <c r="A17" s="4">
+        <v>16</v>
+      </c>
+      <c r="B17" s="3" t="s">
+        <v>66</v>
+      </c>
+      <c r="C17" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="D17" s="3" t="s">
+        <v>68</v>
+      </c>
+      <c r="E17" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="F17" s="3" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="18" spans="1:6">
+      <c r="A18" s="4">
+        <v>17</v>
+      </c>
+      <c r="B18" s="3" t="s">
+        <v>70</v>
+      </c>
+      <c r="C18" s="3" t="s">
+        <v>71</v>
+      </c>
+      <c r="D18" s="3" t="s">
+        <v>72</v>
+      </c>
+      <c r="E18" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="F18" s="3">
+        <v>402027965602000</v>
+      </c>
+    </row>
+    <row r="19" spans="1:6">
+      <c r="A19" s="4">
+        <v>18</v>
+      </c>
+      <c r="B19" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="C19" s="3" t="s">
+        <v>75</v>
+      </c>
+      <c r="D19" s="3" t="s">
+        <v>76</v>
+      </c>
+      <c r="E19" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="F19" s="3">
+        <v>487606485602000</v>
+      </c>
+    </row>
+    <row r="20" spans="1:6">
+      <c r="A20" s="4">
+        <v>19</v>
+      </c>
+      <c r="B20" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="C20" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="D20" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="E20" s="3" t="s">
+        <v>81</v>
+      </c>
+      <c r="F20" s="3">
+        <v>947549291602000</v>
+      </c>
+    </row>
+    <row r="21" spans="1:6">
+      <c r="A21" s="4">
+        <v>20</v>
+      </c>
+      <c r="B21" s="3" t="s">
+        <v>82</v>
+      </c>
+      <c r="C21" s="3" t="s">
+        <v>83</v>
+      </c>
+      <c r="D21" s="3" t="s">
+        <v>84</v>
+      </c>
+      <c r="E21" s="3" t="s">
+        <v>85</v>
+      </c>
+      <c r="F21" s="3">
+        <v>763142734602000</v>
+      </c>
+    </row>
+    <row r="22" spans="1:6">
+      <c r="A22" s="4">
+        <v>21</v>
+      </c>
+      <c r="B22" s="3" t="s">
+        <v>86</v>
+      </c>
+      <c r="C22" s="3" t="s">
+        <v>87</v>
+      </c>
+      <c r="D22" s="3" t="s">
+        <v>88</v>
+      </c>
+      <c r="E22" s="3" t="s">
+        <v>89</v>
+      </c>
+      <c r="F22" s="3">
+        <v>742628282602000</v>
+      </c>
+    </row>
+    <row r="23" spans="1:6">
+      <c r="A23" s="4">
+        <v>22</v>
+      </c>
+      <c r="B23" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="C23" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="D23" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="E23" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="F23" s="3" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="24" spans="1:6">
+      <c r="A24" s="4">
+        <v>23</v>
+      </c>
+      <c r="B24" s="3" t="s">
+        <v>94</v>
+      </c>
+      <c r="C24" s="3" t="s">
+        <v>95</v>
+      </c>
+      <c r="D24" s="3" t="s">
+        <v>96</v>
+      </c>
+      <c r="E24" s="3" t="s">
+        <v>97</v>
+      </c>
+      <c r="F24" s="3">
+        <v>314332362411000</v>
+      </c>
+    </row>
+    <row r="25" spans="1:6">
+      <c r="A25" s="4">
+        <v>24</v>
+      </c>
+      <c r="B25" s="3" t="s">
+        <v>98</v>
+      </c>
+      <c r="C25" s="3" t="s">
+        <v>99</v>
+      </c>
+      <c r="D25" s="3" t="s">
+        <v>100</v>
+      </c>
+      <c r="E25" s="3" t="s">
+        <v>101</v>
+      </c>
+      <c r="F25" s="3">
+        <v>959668344623000</v>
+      </c>
+    </row>
+    <row r="26" spans="1:6">
+      <c r="A26" s="4">
+        <v>25</v>
+      </c>
+      <c r="B26" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="C26" s="3" t="s">
+        <v>103</v>
+      </c>
+      <c r="D26" s="3" t="s">
+        <v>104</v>
+      </c>
+      <c r="E26" s="3" t="s">
+        <v>105</v>
+      </c>
+      <c r="F26" s="3" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="27" spans="1:6">
+      <c r="A27" s="4">
+        <v>26</v>
+      </c>
+      <c r="B27" s="3" t="s">
+        <v>107</v>
+      </c>
+      <c r="C27" s="3" t="s">
+        <v>108</v>
+      </c>
+      <c r="D27" s="3" t="s">
+        <v>109</v>
+      </c>
+      <c r="E27" s="3">
+        <v>62811452740</v>
+      </c>
+      <c r="F27" s="3">
+        <v>256415415602000</v>
+      </c>
+    </row>
+    <row r="28" spans="1:6">
+      <c r="A28" s="4">
+        <v>27</v>
+      </c>
+      <c r="B28" s="3" t="s">
+        <v>110</v>
+      </c>
+      <c r="C28" s="3" t="s">
+        <v>111</v>
+      </c>
+      <c r="D28" s="3" t="s">
+        <v>112</v>
+      </c>
+      <c r="E28" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="F28" s="3" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="29" spans="1:6">
+      <c r="A29" s="4">
+        <v>28</v>
+      </c>
+      <c r="B29" s="3" t="s">
+        <v>114</v>
+      </c>
+      <c r="C29" s="3" t="s">
+        <v>115</v>
+      </c>
+      <c r="D29" s="3" t="s">
+        <v>116</v>
+      </c>
+      <c r="E29" s="3" t="s">
+        <v>117</v>
+      </c>
+      <c r="F29" s="3">
+        <v>996666418602000</v>
+      </c>
+    </row>
+    <row r="30" spans="1:6">
+      <c r="A30" s="4">
+        <v>29</v>
+      </c>
+      <c r="B30" s="3" t="s">
+        <v>118</v>
+      </c>
+      <c r="C30" s="3" t="s">
+        <v>119</v>
+      </c>
+      <c r="D30" s="3" t="s">
+        <v>120</v>
+      </c>
+      <c r="E30" s="3" t="s">
+        <v>121</v>
+      </c>
+      <c r="F30" s="3">
+        <v>627025760602000</v>
+      </c>
+    </row>
+    <row r="31" spans="1:6">
+      <c r="A31" s="4">
+        <v>30</v>
+      </c>
+      <c r="B31" s="3" t="s">
+        <v>122</v>
+      </c>
+      <c r="C31" s="3" t="s">
+        <v>123</v>
+      </c>
+      <c r="D31" s="3" t="s">
+        <v>124</v>
+      </c>
+      <c r="E31" s="3" t="s">
+        <v>125</v>
+      </c>
+      <c r="F31" s="3">
+        <v>943439364602000</v>
+      </c>
+    </row>
+    <row r="32" spans="1:6">
+      <c r="A32" s="4">
+        <v>31</v>
+      </c>
+      <c r="B32" s="3" t="s">
+        <v>126</v>
+      </c>
+      <c r="C32" s="3" t="s">
+        <v>127</v>
+      </c>
+      <c r="D32" s="3" t="s">
+        <v>128</v>
+      </c>
+      <c r="E32" s="3" t="s">
+        <v>129</v>
+      </c>
+      <c r="F32" s="3" t="s">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="33" spans="1:6">
+      <c r="A33" s="4">
+        <v>32</v>
+      </c>
+      <c r="B33" s="3" t="s">
+        <v>131</v>
+      </c>
+      <c r="C33" s="3" t="s">
+        <v>132</v>
+      </c>
+      <c r="D33" s="3" t="s">
+        <v>133</v>
+      </c>
+      <c r="E33" s="3" t="s">
+        <v>134</v>
+      </c>
+      <c r="F33" s="3">
+        <v>826664013602000</v>
+      </c>
+    </row>
+    <row r="34" spans="1:6">
+      <c r="A34" s="4">
+        <v>33</v>
+      </c>
+      <c r="B34" s="3" t="s">
+        <v>135</v>
+      </c>
+      <c r="C34" s="3" t="s">
+        <v>136</v>
+      </c>
+      <c r="D34" s="3" t="s">
+        <v>137</v>
+      </c>
+      <c r="E34" s="3" t="s">
+        <v>138</v>
+      </c>
+      <c r="F34" s="3" t="s">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="35" spans="1:6">
+      <c r="A35" s="4">
+        <v>34</v>
+      </c>
+      <c r="B35" s="3" t="s">
+        <v>140</v>
+      </c>
+      <c r="C35" s="3" t="s">
+        <v>141</v>
+      </c>
+      <c r="D35" s="3" t="s">
+        <v>142</v>
+      </c>
+      <c r="E35" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="F35" s="3">
+        <v>663934289602000</v>
+      </c>
+    </row>
+    <row r="36" spans="1:6">
+      <c r="A36" s="4">
+        <v>35</v>
+      </c>
+      <c r="B36" s="3" t="s">
+        <v>143</v>
+      </c>
+      <c r="C36" s="3" t="s">
+        <v>144</v>
+      </c>
+      <c r="D36" s="3" t="s">
+        <v>145</v>
+      </c>
+      <c r="E36" s="3" t="s">
+        <v>146</v>
+      </c>
+      <c r="F36" s="3">
+        <v>399381375602000</v>
+      </c>
+    </row>
+    <row r="37" spans="1:6">
+      <c r="A37" s="4">
+        <v>36</v>
+      </c>
+      <c r="B37" s="3" t="s">
+        <v>147</v>
+      </c>
+      <c r="C37" s="3" t="s">
+        <v>148</v>
+      </c>
+      <c r="D37" s="3" t="s">
+        <v>149</v>
+      </c>
+      <c r="E37" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="F37" s="3">
+        <v>316013333602000</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">