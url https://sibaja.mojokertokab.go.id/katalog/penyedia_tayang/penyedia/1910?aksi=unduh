--- v0 (2026-01-28)
+++ v1 (2026-04-01)
@@ -12,68 +12,1625 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="6">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="525">
   <si>
     <t>No</t>
   </si>
   <si>
     <t>Nama</t>
   </si>
   <si>
     <t>Alamat</t>
   </si>
   <si>
     <t>E-mail</t>
   </si>
   <si>
     <t>Telepon</t>
   </si>
   <si>
     <t>NPWP</t>
+  </si>
+  <si>
+    <t>sahabat santani</t>
+  </si>
+  <si>
+    <t>Perumahan Wikarsa Sejahtera Nlok H 28</t>
+  </si>
+  <si>
+    <t>santanisahabat@yahoo.com</t>
+  </si>
+  <si>
+    <t>082230014433</t>
+  </si>
+  <si>
+    <t>Waroeng Ampera</t>
+  </si>
+  <si>
+    <t>Jalan panderman 3 no 7Kota Mojokerto</t>
+  </si>
+  <si>
+    <t>kiranay3101@gmail.com</t>
+  </si>
+  <si>
+    <t>085259932002</t>
+  </si>
+  <si>
+    <t>CV. BAROKAH</t>
+  </si>
+  <si>
+    <t>Jl. Teratai No. 44-99 Ds. Sooko, Kec. Sooko, Kabupaten Mojokerto</t>
+  </si>
+  <si>
+    <t>fikri.ariansyah.sm@gmail.com</t>
+  </si>
+  <si>
+    <t>-</t>
+  </si>
+  <si>
+    <t>020116489602000</t>
+  </si>
+  <si>
+    <t>Aysha Catering</t>
+  </si>
+  <si>
+    <t>Balongsari IV 15 Balongsari Magersari Kota Mojokerto</t>
+  </si>
+  <si>
+    <t>faizatunnikmah542@gmail.com</t>
+  </si>
+  <si>
+    <t>085732433146</t>
+  </si>
+  <si>
+    <t>riacatering</t>
+  </si>
+  <si>
+    <t>dsn daleman ds sooko</t>
+  </si>
+  <si>
+    <t>ana.catering22@gmail.com</t>
+  </si>
+  <si>
+    <t>081216336292</t>
+  </si>
+  <si>
+    <t>DAPOERAMY</t>
+  </si>
+  <si>
+    <t>Ds. Semampir Lor, RT. 02 RW. 05 Ds Mojokumpul, Kecamatan Kemlagi,</t>
+  </si>
+  <si>
+    <t>amy.mna@gmail.com</t>
+  </si>
+  <si>
+    <t>081230301110</t>
+  </si>
+  <si>
+    <t>Gloxinia Catering</t>
+  </si>
+  <si>
+    <t>rt 16/rw 04 dsn.kangkunga, ds. kemantren, kec.gedeg</t>
+  </si>
+  <si>
+    <t>ardhia.pramesti32@gmail.com</t>
+  </si>
+  <si>
+    <t>089516196922</t>
+  </si>
+  <si>
+    <t>WARUNG WARKIT</t>
+  </si>
+  <si>
+    <t>Jl Masjid Sedati Desa Sedati RT 03 RW 02 Kec.Ngoro</t>
+  </si>
+  <si>
+    <t>warkit.bu.lilik@gmail.com</t>
+  </si>
+  <si>
+    <t>085607198169</t>
+  </si>
+  <si>
+    <t>AGNI BAKERY</t>
+  </si>
+  <si>
+    <t>WISMA GUNUNG GEDANGAN INDAH NO.88 KEDUNGSARI KOTA MOJOKERTO</t>
+  </si>
+  <si>
+    <t>sari260784@gmail.com</t>
+  </si>
+  <si>
+    <t>081234012151</t>
+  </si>
+  <si>
+    <t>Mamik Yustini</t>
+  </si>
+  <si>
+    <t>Rt.002 Rw.001 Dsn.Jatisari Ds. Sumberjati Kec. Mojoanyar</t>
+  </si>
+  <si>
+    <t>mamikyustini001@gmail.com</t>
+  </si>
+  <si>
+    <t>082140017946</t>
+  </si>
+  <si>
+    <t>Ila dianita</t>
+  </si>
+  <si>
+    <t>Dusun Sugihan RT 1 RW 9 desa Japan kecamatan Sooko kabupaten Mojokerto</t>
+  </si>
+  <si>
+    <t>iladianita123321@gmail.com</t>
+  </si>
+  <si>
+    <t>083115205023</t>
+  </si>
+  <si>
+    <t>BUNING CATERING</t>
+  </si>
+  <si>
+    <t>Perum Taman Kirana Residence blok A 28 Mojokerto</t>
+  </si>
+  <si>
+    <t>buningcatering2022@gmail.com</t>
+  </si>
+  <si>
+    <t>082257830621</t>
+  </si>
+  <si>
+    <t>Dapur Anggata</t>
+  </si>
+  <si>
+    <t>Dsn. Banyulegi Ds. Banyulegi RT 001/RW 002 Kec. Dawarblandong</t>
+  </si>
+  <si>
+    <t>catursusanti639@gmail.com</t>
+  </si>
+  <si>
+    <t>085717385772</t>
+  </si>
+  <si>
+    <t>Anyelir Shop</t>
+  </si>
+  <si>
+    <t>Dsn.Lespadangan RT.05 RW.06 Ds. Terusan Kec. Gedeg Kab.Mojokerto</t>
+  </si>
+  <si>
+    <t>anyelir.yureta@yahoo.com</t>
+  </si>
+  <si>
+    <t>085791217615</t>
+  </si>
+  <si>
+    <t>CATERING DUA PUTRI KEMBAR</t>
+  </si>
+  <si>
+    <t>MAGERSARI II / 12</t>
+  </si>
+  <si>
+    <t>rizkyfitrianidw@gmail.com</t>
+  </si>
+  <si>
+    <t>082140006593</t>
+  </si>
+  <si>
+    <t>CV. PAWONE ANAK LANANG</t>
+  </si>
+  <si>
+    <t>Dsn. Panjangrum RT002 RW001 Ds. Pandanarum Kec. Pacet Kab. Mojokerto</t>
+  </si>
+  <si>
+    <t>mypawoneanaklanang@gmail.com</t>
+  </si>
+  <si>
+    <t>081230044911</t>
+  </si>
+  <si>
+    <t>CV.BAROKAH JAYA ABADI</t>
+  </si>
+  <si>
+    <t>JL. KEMAKMURAN NO 81 KEDUNGMALING KEC. SOOKO KAB. MOJOKERTO</t>
+  </si>
+  <si>
+    <t>c.barokahjaya@yahoo.com</t>
+  </si>
+  <si>
+    <t>08125277704</t>
+  </si>
+  <si>
+    <t>PT. Sakya Arthasari Kencana</t>
+  </si>
+  <si>
+    <t>Jl. Raya Trawas Ds.Ketapanrame Kec.Trawas Kab.Mojokerto</t>
+  </si>
+  <si>
+    <t>info@vandagardenia.com</t>
+  </si>
+  <si>
+    <t>017077652619000</t>
+  </si>
+  <si>
+    <t>Dwi Pramitha Sari</t>
+  </si>
+  <si>
+    <t>B.S.P jalan Turkis W/03</t>
+  </si>
+  <si>
+    <t>mitha.littlecamelmjk@gmail.com</t>
+  </si>
+  <si>
+    <t>081945119533</t>
+  </si>
+  <si>
+    <t>Agus wahyu andriono</t>
+  </si>
+  <si>
+    <t>Mutiara garden blok A no 32 lengkong mojoanyar mojokerto</t>
+  </si>
+  <si>
+    <t>wawa.gading@gmail.com</t>
+  </si>
+  <si>
+    <t>085101960739</t>
+  </si>
+  <si>
+    <t>Mulya mandiri sejahtera</t>
+  </si>
+  <si>
+    <t>Dusun Gatul, Desa Banjaragung kecamatan Puri, kabupaten Mojokerto</t>
+  </si>
+  <si>
+    <t>mulyamandirisejahtera2021@gmail.com</t>
+  </si>
+  <si>
+    <t>087841680785</t>
+  </si>
+  <si>
+    <t>Dapur Bu Reti</t>
+  </si>
+  <si>
+    <t>Dsn. Sumbergayam RT.01 RW. 09 Ds. Kenanten Kec. Puri</t>
+  </si>
+  <si>
+    <t>dpr.bureti@gmail.com</t>
+  </si>
+  <si>
+    <t>081252090303</t>
+  </si>
+  <si>
+    <t>Dian Catering</t>
+  </si>
+  <si>
+    <t>Dusun Mojogeneng RT 03 RW 03 Desa Mojolebak Jetis Mojokerto</t>
+  </si>
+  <si>
+    <t>fathoni.bahri@gmail.com</t>
+  </si>
+  <si>
+    <t>088293781490</t>
+  </si>
+  <si>
+    <t>KEMUNING CATERING</t>
+  </si>
+  <si>
+    <t>Perumahan Wikarsa Sejahtera Blok G No 2</t>
+  </si>
+  <si>
+    <t>aureliokris3000@gmail.com</t>
+  </si>
+  <si>
+    <t>081331147449</t>
+  </si>
+  <si>
+    <t>CV JKW MOLLY</t>
+  </si>
+  <si>
+    <t>Dsn. Genengan RT 005 RW 003 Ds. Randugenengan,Dlanggu,Kab. Mojokerto,Jawa Timur,61371</t>
+  </si>
+  <si>
+    <t>bmjwdwd@gmail.com</t>
+  </si>
+  <si>
+    <t>08113546555</t>
+  </si>
+  <si>
+    <t>020077798602000</t>
+  </si>
+  <si>
+    <t>DAPUR BUK YAH</t>
+  </si>
+  <si>
+    <t>DUSUN BEDOG</t>
+  </si>
+  <si>
+    <t>ujangsetiono123@gmail.com</t>
+  </si>
+  <si>
+    <t>081231894945</t>
+  </si>
+  <si>
+    <t>Hikmah</t>
+  </si>
+  <si>
+    <t>Jl. Teratai, No. 44 - 99 RT.02 / RW.13 Ds. Sooko, Kec. Sooko, Kab. Mojokerto</t>
+  </si>
+  <si>
+    <t>abdul.mukhith.hikmah@gmail.com</t>
+  </si>
+  <si>
+    <t>020116505602000</t>
+  </si>
+  <si>
+    <t>CV. WIRA TAMA</t>
+  </si>
+  <si>
+    <t>Jl. Raya Brayung Ds. Brayung RT/RW 02/01 Kec.Puri</t>
+  </si>
+  <si>
+    <t>wiratama_mjk@yahoo.co.id</t>
+  </si>
+  <si>
+    <t>Pesendinandia Catering</t>
+  </si>
+  <si>
+    <t>Griya Permata Ijen C3-43</t>
+  </si>
+  <si>
+    <t>nandiasudiarto@gmail.com</t>
+  </si>
+  <si>
+    <t>082244795161</t>
+  </si>
+  <si>
+    <t>fauziah</t>
+  </si>
+  <si>
+    <t>jabon estate blok f10</t>
+  </si>
+  <si>
+    <t>fzee.0603@gmail.com</t>
+  </si>
+  <si>
+    <t>081330409900</t>
+  </si>
+  <si>
+    <t>CV. ARTHA KENCANA NARARYA</t>
+  </si>
+  <si>
+    <t>JL.DAHLIA 25A RT. 03 RW. 08 SOOKO KAB. MOJOKERTO</t>
+  </si>
+  <si>
+    <t>hartami.kurniawan1@gmail.com</t>
+  </si>
+  <si>
+    <t>022968838602000</t>
+  </si>
+  <si>
+    <t>RISKY CATERING</t>
+  </si>
+  <si>
+    <t>JAGALAN 1 /12 RT.001/Rw002 Kel. JAGALAN</t>
+  </si>
+  <si>
+    <t>riskycatering01@gmail.com</t>
+  </si>
+  <si>
+    <t>085784095652</t>
+  </si>
+  <si>
+    <t>Marlina</t>
+  </si>
+  <si>
+    <t>Jl Dahlia no 25a sooko mojokerto</t>
+  </si>
+  <si>
+    <t>marlinadahlia25@gmail.com</t>
+  </si>
+  <si>
+    <t>082131744540</t>
+  </si>
+  <si>
+    <t>anne setyawati</t>
+  </si>
+  <si>
+    <t>desa gempolkerep rt 06 rw 01 kec gedeg kab mojokerto</t>
+  </si>
+  <si>
+    <t>irulkusbiantoro@gmail.com</t>
+  </si>
+  <si>
+    <t>085732051960</t>
+  </si>
+  <si>
+    <t>Deva Catering</t>
+  </si>
+  <si>
+    <t>Prajurit Kulon Gg 6 Rt 02 Rw 02</t>
+  </si>
+  <si>
+    <t>fasafitria8@gmail.com</t>
+  </si>
+  <si>
+    <t>081333001935</t>
+  </si>
+  <si>
+    <t>CV. KIRANA ASTHA BRATA</t>
+  </si>
+  <si>
+    <t>Jalan panderman 3 no 7 Kota Mojokerto</t>
+  </si>
+  <si>
+    <t>kiranaasthabrata@gmail.com</t>
+  </si>
+  <si>
+    <t>RIZQI JAYA ABADI</t>
+  </si>
+  <si>
+    <t>Jl. Raya Ijen, Dsn. Jatikulon Ds. Lengkong Kec.Mojoanyar, Kab.Mojokerto</t>
+  </si>
+  <si>
+    <t>cahayamata989@gmail.com</t>
+  </si>
+  <si>
+    <t>081331040213</t>
+  </si>
+  <si>
+    <t>yujum catering</t>
+  </si>
+  <si>
+    <t>dsn sasap rt3 rw 1desa modongan</t>
+  </si>
+  <si>
+    <t>caktain075@gmail.com</t>
+  </si>
+  <si>
+    <t>081555666136</t>
+  </si>
+  <si>
+    <t>Fausta Catering</t>
+  </si>
+  <si>
+    <t>Miji Baru III / 11, Kel. Miji, Kec. Kranggan, Kota Mojokerto</t>
+  </si>
+  <si>
+    <t>utideo390@gmail.com</t>
+  </si>
+  <si>
+    <t>081332330411</t>
+  </si>
+  <si>
+    <t>CV. DIVA ARTA SARANA</t>
+  </si>
+  <si>
+    <t>Dusun Lespadangan RT 5 RW 6 Desa Terusan Kecamatan Gedeg Kabupaten Mojokerto</t>
+  </si>
+  <si>
+    <t>diva_artasarana@yahoo.com</t>
+  </si>
+  <si>
+    <t>085607892089</t>
+  </si>
+  <si>
+    <t>MASHUDI</t>
+  </si>
+  <si>
+    <t>Dsn. Kwedenwetan DS. Kwedenkembar RT. 001 RW. 001 Kec. Mojoanyar, Kab. Mojokerto</t>
+  </si>
+  <si>
+    <t>nurabibah87@gmail.com</t>
+  </si>
+  <si>
+    <t>MUSRINI</t>
+  </si>
+  <si>
+    <t>Dusun Tangunan Rt 04 RW 02 Puri Mojokerto</t>
+  </si>
+  <si>
+    <t>fitrianggraeni351@gmail.com</t>
+  </si>
+  <si>
+    <t>085755700686</t>
+  </si>
+  <si>
+    <t>Siti Aisyah</t>
+  </si>
+  <si>
+    <t>Dusun lengkong</t>
+  </si>
+  <si>
+    <t>ichacruzt@gmail.com</t>
+  </si>
+  <si>
+    <t>081216852464</t>
+  </si>
+  <si>
+    <t>Rumah Makan Taman Dewi Sri</t>
+  </si>
+  <si>
+    <t>Tambakrejo, Desa Gayaman, Kec. Mojoanyar, Kab. Mojokerto, Provinsi Jawa Timur</t>
+  </si>
+  <si>
+    <t>fahmiwahyudi99@gmail.com</t>
+  </si>
+  <si>
+    <t>087752640754</t>
+  </si>
+  <si>
+    <t>ISA EFFENDIE</t>
+  </si>
+  <si>
+    <t>DUSUN SUMBERREJO RT 002 RW 002 DESA KINTELAN</t>
+  </si>
+  <si>
+    <t>shinta.kurniawati1973.1@gmail.com</t>
+  </si>
+  <si>
+    <t>085731790446</t>
+  </si>
+  <si>
+    <t>Pudji Utami</t>
+  </si>
+  <si>
+    <t>Jl.Hanoman Blok W no. 9, Perumahan Griya japan Raya, Sooko, Mojokerto</t>
+  </si>
+  <si>
+    <t>pudjiutami225@gmail.com</t>
+  </si>
+  <si>
+    <t>081252416591</t>
+  </si>
+  <si>
+    <t>CV. ARAYYA HADI NATA</t>
+  </si>
+  <si>
+    <t>DUSUN SAWURKEMBANG RT.001 RW.006 DESA KENANTEN KECAMATAN PURI</t>
+  </si>
+  <si>
+    <t>arayya.hn@gmail.com</t>
+  </si>
+  <si>
+    <t>082232600459</t>
+  </si>
+  <si>
+    <t>Az zahra</t>
+  </si>
+  <si>
+    <t>Perum Indraprasta A4/18 Mlaten Puri Mojokerto</t>
+  </si>
+  <si>
+    <t>punkyaiysha@gmail.com</t>
+  </si>
+  <si>
+    <t>085335106684</t>
+  </si>
+  <si>
+    <t>098562531602000</t>
+  </si>
+  <si>
+    <t>CV. MUTIARA JINGGA</t>
+  </si>
+  <si>
+    <t>JL. RAYA SAMBIROTO No. 9 RT. 004 RW. 002 SAMBIROTO, KEC. SOOKO KAB. MOJOKERTO</t>
+  </si>
+  <si>
+    <t>mutiarajingga_cv@yahoo.com</t>
+  </si>
+  <si>
+    <t>082230401087</t>
+  </si>
+  <si>
+    <t>wijaya kusuma II</t>
+  </si>
+  <si>
+    <t>Ds. Gempolkrep RT. 005 RW. 01 Kec. Gedeg Kab. Mojokerto</t>
+  </si>
+  <si>
+    <t>fakrikibri@gmail.com</t>
+  </si>
+  <si>
+    <t>082332433031</t>
+  </si>
+  <si>
+    <t>CV. NADIRA DAKSA SAKTI</t>
+  </si>
+  <si>
+    <t>Dsn. Kedungbedo RT. 001 RW. 005 Desa Gemekan</t>
+  </si>
+  <si>
+    <t>nadiradaksasakti@gmail.com</t>
+  </si>
+  <si>
+    <t>085748207874</t>
+  </si>
+  <si>
+    <t>CV. UNGGUL SELARAS</t>
+  </si>
+  <si>
+    <t>Jl. Jeruk Seduri-Mojosari, Mojokerto</t>
+  </si>
+  <si>
+    <t>selarasunggul@yahoo.co.id</t>
+  </si>
+  <si>
+    <t>022971899602000</t>
+  </si>
+  <si>
+    <t>Dapur Erga</t>
+  </si>
+  <si>
+    <t>Dan.ketemas DS.ketemasdungus Kecamatan Puri</t>
+  </si>
+  <si>
+    <t>chusnulhariyanti2@gmail.com</t>
+  </si>
+  <si>
+    <t>085785147514</t>
+  </si>
+  <si>
+    <t>CV. LIMA ENAM TUJUH</t>
+  </si>
+  <si>
+    <t>Gemekan gg II, Dusun Kedung Bendo, RT.02/RW.07, Desa Gemekan, Kec. Sooko</t>
+  </si>
+  <si>
+    <t>putribin96@gmail.com</t>
+  </si>
+  <si>
+    <t>081332611831</t>
+  </si>
+  <si>
+    <t>CV BINTANG DJAYA ABADI</t>
+  </si>
+  <si>
+    <t>JAPAN RAYA JL WISNU Q.9</t>
+  </si>
+  <si>
+    <t>bintangdjayaqbadi@yahoo.com</t>
+  </si>
+  <si>
+    <t>085761632220</t>
+  </si>
+  <si>
+    <t>Kedai Vanilla</t>
+  </si>
+  <si>
+    <t>Griya Permata Meri Blok A3 No. 10 Meri - Kranggan - Mojokerto</t>
+  </si>
+  <si>
+    <t>seannaftaly84@gmail.com</t>
+  </si>
+  <si>
+    <t>085648223420</t>
+  </si>
+  <si>
+    <t>CV. KARYA PRIMA</t>
+  </si>
+  <si>
+    <t>Pendowo Rt/Rw. 01/01 Desa Ngingasrembyong Kec. Sooko Kab. Mojokerto</t>
+  </si>
+  <si>
+    <t>cvkaryaprima01@gmail.com</t>
+  </si>
+  <si>
+    <t>082132637771</t>
+  </si>
+  <si>
+    <t>Bunda Luri</t>
+  </si>
+  <si>
+    <t>perum wikarsa blok G 33</t>
+  </si>
+  <si>
+    <t>cirildawn@gmail.com</t>
+  </si>
+  <si>
+    <t>085195900067</t>
+  </si>
+  <si>
+    <t>085367076602000</t>
+  </si>
+  <si>
+    <t>OMAH KETAN</t>
+  </si>
+  <si>
+    <t>Jln.Kompi Murlan No.8 Dsn. ketapanrame RT.002 /RW.001 Desa Ketapanrame Kec. Trawas</t>
+  </si>
+  <si>
+    <t>muslimahhanifah58@gmail.com</t>
+  </si>
+  <si>
+    <t>085717271847</t>
+  </si>
+  <si>
+    <t>ULIN NUHA</t>
+  </si>
+  <si>
+    <t>DSN.PANDAN RT02 RW 02 DS.PANDANARUM</t>
+  </si>
+  <si>
+    <t>yanuardp82@gmail.com</t>
+  </si>
+  <si>
+    <t>085745639226</t>
+  </si>
+  <si>
+    <t>Kayla Kitchen</t>
+  </si>
+  <si>
+    <t>JL RA BASUNI SOOKO GANG VIII NO 15 KABUPATEN MOJOKERTO</t>
+  </si>
+  <si>
+    <t>rintaagustina29@gmail.com</t>
+  </si>
+  <si>
+    <t>081331319577</t>
+  </si>
+  <si>
+    <t>Lely Catering</t>
+  </si>
+  <si>
+    <t>Dsn. Kangkungan, RT. 13 RW. 04, Desa Kemantren, Kec. Gedeg</t>
+  </si>
+  <si>
+    <t>lelyerdiawati@gmail.com</t>
+  </si>
+  <si>
+    <t>081216269031</t>
+  </si>
+  <si>
+    <t>DWI FITRIA ELMIASIH</t>
+  </si>
+  <si>
+    <t>DUSUN BEDOG RT 04 RW 05 DESA MLATEN</t>
+  </si>
+  <si>
+    <t>cateringpipit@gmail.com</t>
+  </si>
+  <si>
+    <t>085730370929</t>
+  </si>
+  <si>
+    <t>Desta Catering</t>
+  </si>
+  <si>
+    <t>Dsn Kletek RT 01 RW 04 Desa BaurenoKec Jatirejo</t>
+  </si>
+  <si>
+    <t>desidwisekarsari1@gmail.com</t>
+  </si>
+  <si>
+    <t>081333697762</t>
+  </si>
+  <si>
+    <t>depot pangestu</t>
+  </si>
+  <si>
+    <t>jl. ra. basuni 56 sooko</t>
+  </si>
+  <si>
+    <t>aguspras871@gmail.com</t>
+  </si>
+  <si>
+    <t>085727927579</t>
+  </si>
+  <si>
+    <t>098536857602000</t>
+  </si>
+  <si>
+    <t>dapoer Alisa</t>
+  </si>
+  <si>
+    <t>Mentikan 2 no.59 kota mojokerto</t>
+  </si>
+  <si>
+    <t>dapoer.alisa@gmail.com</t>
+  </si>
+  <si>
+    <t>081330118280</t>
+  </si>
+  <si>
+    <t>Bilco Handmade</t>
+  </si>
+  <si>
+    <t>Perum. Puri Mojopahit, blok D no.2, Mojokerto</t>
+  </si>
+  <si>
+    <t>santibilco79@gmail.com</t>
+  </si>
+  <si>
+    <t>082244747466</t>
+  </si>
+  <si>
+    <t>085363232602000</t>
+  </si>
+  <si>
+    <t>CV TERA DIPTA PERKASA</t>
+  </si>
+  <si>
+    <t>DSN BEJIJONG RT 001 RW 001</t>
+  </si>
+  <si>
+    <t>listyantoteraaugustia@gmail.com</t>
+  </si>
+  <si>
+    <t>082247846080</t>
+  </si>
+  <si>
+    <t>Rizal Bastian</t>
+  </si>
+  <si>
+    <t>Dsn Tangunan rt 05 rw 03 Desa Tangunan Kec Puri</t>
+  </si>
+  <si>
+    <t>bastianrizal46@gmail.com</t>
+  </si>
+  <si>
+    <t>082336123414</t>
+  </si>
+  <si>
+    <t>Suyanti</t>
+  </si>
+  <si>
+    <t>JL. Brawijaya No.7 Mojosari</t>
+  </si>
+  <si>
+    <t>murnisaridewi123@gmail.com</t>
+  </si>
+  <si>
+    <t>0321591245</t>
+  </si>
+  <si>
+    <t>Dodik Hermawan Trisakti</t>
+  </si>
+  <si>
+    <t>Daleman selatan RT 006/RW 006</t>
+  </si>
+  <si>
+    <t>hdodik16@gmail.com</t>
+  </si>
+  <si>
+    <t>081331305793</t>
+  </si>
+  <si>
+    <t>PT. Bramastana Majatama Nuswantara</t>
+  </si>
+  <si>
+    <t>Dsn. Nglinguk, Ds/Kel. Trowulan, Kec. Trowulan, Kab.Mojokerto</t>
+  </si>
+  <si>
+    <t>bmn.pt2022@gmail.com</t>
+  </si>
+  <si>
+    <t>082139202767</t>
+  </si>
+  <si>
+    <t>TAPPE CATERING</t>
+  </si>
+  <si>
+    <t>KEMANTREN WETAN RT 07 RW 01 DESA TERUSAN KECAMATAN GEDEG</t>
+  </si>
+  <si>
+    <t>winpee47@gmail.com</t>
+  </si>
+  <si>
+    <t>085736136655</t>
+  </si>
+  <si>
+    <t>PT ROYAL OUTBOND INDONESIA</t>
+  </si>
+  <si>
+    <t>Jalan Raya Sukosari Km 17 Trawas Mojokerto</t>
+  </si>
+  <si>
+    <t>royalcaravanhoteloutbond@gmail.com</t>
+  </si>
+  <si>
+    <t>0343880300</t>
+  </si>
+  <si>
+    <t>PT. ROYAL TRAWAS HOTEL &amp; COTTAGES</t>
+  </si>
+  <si>
+    <t>Dusun Slepi RT.09 RW.03 Desa Ketapanrame Kec. Trawas</t>
+  </si>
+  <si>
+    <t>royal.trawas@yahoo.com</t>
+  </si>
+  <si>
+    <t>0343881166</t>
+  </si>
+  <si>
+    <t>Arsedam Coffee &amp; Resto</t>
+  </si>
+  <si>
+    <t>Rt 001 Rw 001 Dsn. Kalimati Ds. Mojodadi Kec.Kemlagi</t>
+  </si>
+  <si>
+    <t>annisanovia32@gmail.com</t>
+  </si>
+  <si>
+    <t>085810419582</t>
+  </si>
+  <si>
+    <t>Catering Dapur Sultan</t>
+  </si>
+  <si>
+    <t>Dsn. Sukoanyar RT 001/RW 005 Ds. Wonorejo Kec. Trowulan</t>
+  </si>
+  <si>
+    <t>aisyahsakila922@gmail.com</t>
+  </si>
+  <si>
+    <t>085608467368</t>
+  </si>
+  <si>
+    <t>IIO HOUSE</t>
+  </si>
+  <si>
+    <t>KAUMAN VI/47</t>
+  </si>
+  <si>
+    <t>anisaalmaamelia11@gmail.com</t>
+  </si>
+  <si>
+    <t>082141029142</t>
+  </si>
+  <si>
+    <t>JAJANKEI</t>
+  </si>
+  <si>
+    <t>Dsn.Sambirejo Ds.Wringinrejo</t>
+  </si>
+  <si>
+    <t>arifularifah@gmail.com</t>
+  </si>
+  <si>
+    <t>085733699155</t>
+  </si>
+  <si>
+    <t>ENITA CAKE CATERING</t>
+  </si>
+  <si>
+    <t>Dsn Jelak RT 2 RW 2 Desa Tunggalpager Kecamatan Pungging</t>
+  </si>
+  <si>
+    <t>cateringenita@gmail.com</t>
+  </si>
+  <si>
+    <t>081336044468</t>
+  </si>
+  <si>
+    <t>085370823602001</t>
+  </si>
+  <si>
+    <t>Wisata padi park</t>
+  </si>
+  <si>
+    <t>Jl raya padi pacet. Ds padi kec Gondang mojokerto</t>
+  </si>
+  <si>
+    <t>wisatapadipark@gmail.com</t>
+  </si>
+  <si>
+    <t>082234562200</t>
+  </si>
+  <si>
+    <t>New djimbaran resto</t>
+  </si>
+  <si>
+    <t>Jl.raya by pass km.50 mojokerto</t>
+  </si>
+  <si>
+    <t>slamet.hudlori@gmail.com</t>
+  </si>
+  <si>
+    <t>085730335071</t>
+  </si>
+  <si>
+    <t>KPK ARJUNA</t>
+  </si>
+  <si>
+    <t>Kejambon 001/003 Gondang Mojokerto</t>
+  </si>
+  <si>
+    <t>ningtata86@gmail.com</t>
+  </si>
+  <si>
+    <t>081775065864</t>
+  </si>
+  <si>
+    <t>Rohmad Firmansyah</t>
+  </si>
+  <si>
+    <t>Dan. Kauman, Ds.Pugeran</t>
+  </si>
+  <si>
+    <t>heniwidiana8393@gmail.com</t>
+  </si>
+  <si>
+    <t>085748127700</t>
+  </si>
+  <si>
+    <t>BUMI DAMAI PRATAMA</t>
+  </si>
+  <si>
+    <t>DSN SUDIMORO GANG UTARA, RT 001 RW 001, KEL. SAMPANGAGUNG, KEC. KUTOREJO</t>
+  </si>
+  <si>
+    <t>dmorocateringservice@gmail.com</t>
+  </si>
+  <si>
+    <t>085856969554</t>
+  </si>
+  <si>
+    <t>DnD Donat dan Bakery</t>
+  </si>
+  <si>
+    <t>kauman rt 1 rw 2 desa jrambe kec dlanggu kab mojokerto</t>
+  </si>
+  <si>
+    <t>anandaubaidillah75@gmail.com</t>
+  </si>
+  <si>
+    <t>081347798760</t>
+  </si>
+  <si>
+    <t>KAYU MANIS</t>
+  </si>
+  <si>
+    <t>Kademangan 02/01,Dlanggu , Mojokerto</t>
+  </si>
+  <si>
+    <t>kumalasa8617@gmail.com</t>
+  </si>
+  <si>
+    <t>082138250995</t>
+  </si>
+  <si>
+    <t>cv. mekarsari sejahtera</t>
+  </si>
+  <si>
+    <t>Dusun Ngetrep Desa Sedati Kec. Ngoro Kab. Mojokerto</t>
+  </si>
+  <si>
+    <t>mekarsari_travel@yahoo.co.id</t>
+  </si>
+  <si>
+    <t>08155139688</t>
+  </si>
+  <si>
+    <t>Waroeng Utama</t>
+  </si>
+  <si>
+    <t>Dsn Semampir kidul rt/RW 002/008, DS mojokumpul,kec Kemlagi,mojokerto</t>
+  </si>
+  <si>
+    <t>ricaricautama123@gmail.com</t>
+  </si>
+  <si>
+    <t>08563169993</t>
+  </si>
+  <si>
+    <t>MASAKAN JAWA BU HERU</t>
+  </si>
+  <si>
+    <t>dsn wonorejo rt 2 rw1 desa sumberwono</t>
+  </si>
+  <si>
+    <t>liavindiani@gmail.com</t>
+  </si>
+  <si>
+    <t>085852270269</t>
+  </si>
+  <si>
+    <t>Warung Buk No</t>
+  </si>
+  <si>
+    <t>Perumahan Perhutani Lespadangan</t>
+  </si>
+  <si>
+    <t>evana.indrayani@gmail.com</t>
+  </si>
+  <si>
+    <t>081336386485</t>
+  </si>
+  <si>
+    <t>CV. SOULMATE ESA UNGGUL</t>
+  </si>
+  <si>
+    <t>Dsn Pelabuan Rt.06 Rw 06 Ds. Jetis Kec. Jetis Kab Mojokerto</t>
+  </si>
+  <si>
+    <t>cvsoulmateesaunggul@gmail.com</t>
+  </si>
+  <si>
+    <t>082333777224</t>
+  </si>
+  <si>
+    <t>020382982602000</t>
+  </si>
+  <si>
+    <t>Griya Danastri</t>
+  </si>
+  <si>
+    <t>Tuwiri RT 003 RW 010 Seduri Mojosari Mojokerto Jawa timur</t>
+  </si>
+  <si>
+    <t>yuliahlail@gmail.com</t>
+  </si>
+  <si>
+    <t>085816772864</t>
+  </si>
+  <si>
+    <t>AYAM DAN BEBEK UKS</t>
+  </si>
+  <si>
+    <t>Jln. Jaya Negara No. 110A Mojokerto</t>
+  </si>
+  <si>
+    <t>ayambebekuks@gmail.com</t>
+  </si>
+  <si>
+    <t>08978194888</t>
+  </si>
+  <si>
+    <t>ANGGUN CATERING</t>
+  </si>
+  <si>
+    <t>PERUM GADING PERMAI JL.ANYELIR 1 NO.28 KEL.PETAHUNAN KEC.GADINGREJO</t>
+  </si>
+  <si>
+    <t>ekawahyu1965@gmail.com</t>
+  </si>
+  <si>
+    <t>RINIK CATERING</t>
+  </si>
+  <si>
+    <t>Dsn. Awang Awang, Ds. Awang Awang, Kec. Mojosari</t>
+  </si>
+  <si>
+    <t>bellaayuu06@gmail.com</t>
+  </si>
+  <si>
+    <t>085604901600</t>
+  </si>
+  <si>
+    <t>Wina Amelia</t>
+  </si>
+  <si>
+    <t>Perumahan Adonia platinum no 3 Sooko Mojokerto 61362</t>
+  </si>
+  <si>
+    <t>winaamelia004@gmail.com</t>
+  </si>
+  <si>
+    <t>081252575552</t>
+  </si>
+  <si>
+    <t>CV MAJAPAHIT</t>
+  </si>
+  <si>
+    <t>LINGK. PULOWETAN RT. 04 RW. 02 KEL. PULOREJO KEC. PRAJURIT KULON KOTA MOJOKERTO</t>
+  </si>
+  <si>
+    <t>majapahit.tour@yahoo.co.id</t>
+  </si>
+  <si>
+    <t>085655762072</t>
+  </si>
+  <si>
+    <t>CATERING KUSTINI</t>
+  </si>
+  <si>
+    <t>Dan. Dlanggu RT. 03 re. 02 Desa dlanggu kecamatan dlanggu</t>
+  </si>
+  <si>
+    <t>kustinicatering00@gmail.com</t>
+  </si>
+  <si>
+    <t>085732325116</t>
+  </si>
+  <si>
+    <t>CV. SAVIONA KARYA UTAMA</t>
+  </si>
+  <si>
+    <t>Dsn Bakalan</t>
+  </si>
+  <si>
+    <t>savionautama@gmail.com</t>
+  </si>
+  <si>
+    <t>082141179055</t>
+  </si>
+  <si>
+    <t>INDEPENDENT CAFE RESTO</t>
+  </si>
+  <si>
+    <t>Jalan Tamiajeng, Desa Selotapak, Kec.Trawas, Kab.Mojokerto</t>
+  </si>
+  <si>
+    <t>independent.caferesto@gmail.com</t>
+  </si>
+  <si>
+    <t>081234564042</t>
+  </si>
+  <si>
+    <t>097467005615000</t>
+  </si>
+  <si>
+    <t>BRISIA KARYA UTAMA</t>
+  </si>
+  <si>
+    <t>Jl. Karanglo Gang 1 No. 16 RT. 002/RW. 002, Kelurahan Wates, Kecamatan Magersari, Kota Mojokerto</t>
+  </si>
+  <si>
+    <t>brisiakaryautama@gmail.com</t>
+  </si>
+  <si>
+    <t>082136122600</t>
+  </si>
+  <si>
+    <t>PKM THREE SANS</t>
+  </si>
+  <si>
+    <t>Jl. Tongkol VII P251 wsi RT 05, RW 14, Sooko</t>
+  </si>
+  <si>
+    <t>mukhsin@smkn1sookomojokerto.sch.id</t>
+  </si>
+  <si>
+    <t>085707357177</t>
+  </si>
+  <si>
+    <t>Naufa Kitchen</t>
+  </si>
+  <si>
+    <t>Dusun Bekucuk RT 1 RW 3</t>
+  </si>
+  <si>
+    <t>agusswahyuni@gmail.com</t>
+  </si>
+  <si>
+    <t>085648663102</t>
+  </si>
+  <si>
+    <t>BERUANGKERTAS</t>
+  </si>
+  <si>
+    <t>DSN.KEJAMBON DS.GONDANG KEC.GONDANG</t>
+  </si>
+  <si>
+    <t>ana.yulfia@gmail.com</t>
+  </si>
+  <si>
+    <t>082231046973</t>
+  </si>
+  <si>
+    <t>Warung Assalam</t>
+  </si>
+  <si>
+    <t>Jl.dewa ruci J7 griya japan raya</t>
+  </si>
+  <si>
+    <t>indriatmokoiwang@gmail.com</t>
+  </si>
+  <si>
+    <t>08113476665</t>
+  </si>
+  <si>
+    <t>LINTANG KARTIKA</t>
+  </si>
+  <si>
+    <t>JL PULOREJO II RT 006 RW 001</t>
+  </si>
+  <si>
+    <t>dedy.str73@gmail.com</t>
+  </si>
+  <si>
+    <t>081249167450</t>
+  </si>
+  <si>
+    <t>Cindrawati</t>
+  </si>
+  <si>
+    <t>DSN URUNG-URUNG RT.002 RW.003, KEBONAGUNG PURI</t>
+  </si>
+  <si>
+    <t>cindrawati1104@gmail.com</t>
+  </si>
+  <si>
+    <t>081332453945</t>
+  </si>
+  <si>
+    <t>073098691602000</t>
+  </si>
+  <si>
+    <t>PT GANESHA BINTANG MAHAKAM</t>
+  </si>
+  <si>
+    <t>GRIYA PERMATA MERI BLOK B4-14</t>
+  </si>
+  <si>
+    <t>ganesha.bintangmahakam@gmail.com</t>
+  </si>
+  <si>
+    <t>085733719100</t>
+  </si>
+  <si>
+    <t>CV. BANJOE BIROE</t>
+  </si>
+  <si>
+    <t>JL. HATMODIHARJO 222 A KEDUNGMALING SOOKO, MOJOKERTO JATIM 61361</t>
+  </si>
+  <si>
+    <t>banjoe_biroe@yahoo.com</t>
+  </si>
+  <si>
+    <t>RASYD JAYA</t>
+  </si>
+  <si>
+    <t>Dusun Penjer RT 01 RW 04 Tunggalpager, Kecamatan Pungging, Kabupaten Mojokerto, Provinsi Jawa Timur</t>
+  </si>
+  <si>
+    <t>syahrulb60@gmail.com</t>
+  </si>
+  <si>
+    <t>087852522221</t>
+  </si>
+  <si>
+    <t>Tripa Jaya Abadi</t>
+  </si>
+  <si>
+    <t>Nglinguk RT.001 RW.001 Trowulan Kab. Mojokerto</t>
+  </si>
+  <si>
+    <t>tripajayaabadi@gmail.com</t>
+  </si>
+  <si>
+    <t>081330213947</t>
+  </si>
+  <si>
+    <t>CV. ASTEYA AMRITA</t>
+  </si>
+  <si>
+    <t>Dsn Kedungmaling II RT. 011 RW. 005</t>
+  </si>
+  <si>
+    <t>asteyatour@yahoo.co.id</t>
+  </si>
+  <si>
+    <t>085707642537</t>
+  </si>
+  <si>
+    <t>Dyah Saraswati Utami</t>
+  </si>
+  <si>
+    <t>Jl. Kresno No. 87 RT 07 RW 02 Dusun Ketemas Desa Pacing Kec. Bangsal</t>
+  </si>
+  <si>
+    <t>saraswatidyah20@gmail.com</t>
+  </si>
+  <si>
+    <t>08155091092</t>
+  </si>
+  <si>
+    <t>UD. NAFISA</t>
+  </si>
+  <si>
+    <t>Mutiara Garden C5 no.135 RT.02 RW.06 Desa Lengkong, Kecamatan Mojoanyar, Kabupaten Mojokerto</t>
+  </si>
+  <si>
+    <t>dyaherika81@gmail.com</t>
+  </si>
+  <si>
+    <t>081331522922</t>
+  </si>
+  <si>
+    <t>CV URAT JATI</t>
+  </si>
+  <si>
+    <t>DSN.UNGGAHAN RT03 RW01 TROWULAN MOJOKERTO</t>
+  </si>
+  <si>
+    <t>putrafandi161@gmail.com</t>
+  </si>
+  <si>
+    <t>082131810595</t>
+  </si>
+  <si>
+    <t>020076972602000</t>
+  </si>
+  <si>
+    <t>MARJOKO</t>
+  </si>
+  <si>
+    <t>DESA PUGERAN KECAMATAN GONDANG KABUPATEN MOJOKERTO</t>
+  </si>
+  <si>
+    <t>sumaryunidrh@gmail.com</t>
+  </si>
+  <si>
+    <t>082230259090</t>
+  </si>
+  <si>
+    <t>WS VINTAGE</t>
+  </si>
+  <si>
+    <t>Jl Raya Pekuncen No.200 Desa/Kelurahan Surodinawan Kec Prajurit Kulon Kota Mojokerto Provinsi Jawa Timur</t>
+  </si>
+  <si>
+    <t>warungsurodinawan@gmail.com</t>
+  </si>
+  <si>
+    <t>081259616665</t>
+  </si>
+  <si>
+    <t>073075855602000</t>
+  </si>
+  <si>
+    <t>KHANZA CATERING</t>
+  </si>
+  <si>
+    <t>DUSUN SUMENGKO DESA KEDUNGUNENG KEC. BANGSAL</t>
+  </si>
+  <si>
+    <t>cholifah00002@gmail.com</t>
+  </si>
+  <si>
+    <t>081555634584</t>
+  </si>
+  <si>
+    <t>Rica rica gentong jeng henny</t>
+  </si>
+  <si>
+    <t>Bagusan rt.005 rw.003 terusan gedeg mojokerto</t>
+  </si>
+  <si>
+    <t>hennydwie83@gmail.com</t>
+  </si>
+  <si>
+    <t>085804529966</t>
+  </si>
+  <si>
+    <t>PURWANTI PUJI UTAMI</t>
+  </si>
+  <si>
+    <t>DSN. PUDAKPULO, DS. PULONITI, RT 006/RW 003, KEC. BANGSAL</t>
+  </si>
+  <si>
+    <t>pawonembakpur@gmail.com</t>
+  </si>
+  <si>
+    <t>085730329007</t>
+  </si>
+  <si>
+    <t>VANACAKE</t>
+  </si>
+  <si>
+    <t>JL JERUK RT 03 RW 07 DS SEDURI KEC MOJOSARI</t>
+  </si>
+  <si>
+    <t>teguhwah180@gmail.com</t>
+  </si>
+  <si>
+    <t>081316666018</t>
+  </si>
+  <si>
+    <t>QURROTA AYUN</t>
+  </si>
+  <si>
+    <t>Dusun Trawas RT 3 RW 1</t>
+  </si>
+  <si>
+    <t>qurrotaayun.mkes@gmail.com</t>
+  </si>
+  <si>
+    <t>085730727383</t>
+  </si>
+  <si>
+    <t>AMMY</t>
+  </si>
+  <si>
+    <t>Desa Mlirip RT 01 RT 10</t>
+  </si>
+  <si>
+    <t>darrellina@gmail.com</t>
+  </si>
+  <si>
+    <t>089676988947</t>
+  </si>
+  <si>
+    <t>CV. REZEKI AGUNG BAROKAH</t>
+  </si>
+  <si>
+    <t>Dsn. Gebangmalan RT002 RW.001 Desa Gebangmalang Kec. Mojoanyar Kab. Mojokerto</t>
+  </si>
+  <si>
+    <t>cvrezekiagungbarokah@gmail.com</t>
+  </si>
+  <si>
+    <t>082244344318</t>
+  </si>
+  <si>
+    <t>dapur emil</t>
+  </si>
+  <si>
+    <t>dsn pelabuan rt 06 rw 06 ds jetis kec jetis kab mojokerto</t>
+  </si>
+  <si>
+    <t>hildacrosari@gmail.com</t>
+  </si>
+  <si>
+    <t>082139244099</t>
+  </si>
+  <si>
+    <t>mom's catering</t>
+  </si>
+  <si>
+    <t>DUSUN SAMBISARI, Desa/Kelurahan Kutorejo, Kec. Kutorejo, Kab.Mojokerto, Provinsi Jawa Timur</t>
+  </si>
+  <si>
+    <t>doaiburena@gmail.com</t>
+  </si>
+  <si>
+    <t>085854237048</t>
+  </si>
+  <si>
+    <t>SUMIARSIH CATERING</t>
+  </si>
+  <si>
+    <t>Dusun Segunung RT.04 RW.01 Desa Segunung Kecamatan Dlanggu Kabupaten Mojokerto</t>
+  </si>
+  <si>
+    <t>irfansetyasumi@gmail.com</t>
+  </si>
+  <si>
+    <t>085645308568</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -86,56 +1643,62 @@
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="3">
+  <cellXfs count="5">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
@@ -401,84 +1964,2644 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F1"/>
+  <dimension ref="A1:F129"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="F1" sqref="F1"/>
+      <selection activeCell="F129" sqref="F129"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="5.713" bestFit="true" customWidth="true" style="0"/>
-[...4 lines deleted...]
-    <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="6.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="41.133" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="123.827" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="42.418" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="18.71" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
+      </c>
+    </row>
+    <row r="2" spans="1:6">
+      <c r="A2" s="4">
+        <v>1</v>
+      </c>
+      <c r="B2" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="C2" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="D2" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="F2" s="3">
+        <v>832468417602000</v>
+      </c>
+    </row>
+    <row r="3" spans="1:6">
+      <c r="A3" s="4">
+        <v>2</v>
+      </c>
+      <c r="B3" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="C3" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="D3" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="E3" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="F3" s="3">
+        <v>467693859602000</v>
+      </c>
+    </row>
+    <row r="4" spans="1:6">
+      <c r="A4" s="4">
+        <v>3</v>
+      </c>
+      <c r="B4" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="C4" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="D4" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="E4" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="F4" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="5" spans="1:6">
+      <c r="A5" s="4">
+        <v>4</v>
+      </c>
+      <c r="B5" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="C5" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="D5" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E5" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="F5" s="3">
+        <v>880430962603000</v>
+      </c>
+    </row>
+    <row r="6" spans="1:6">
+      <c r="A6" s="4">
+        <v>5</v>
+      </c>
+      <c r="B6" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="C6" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="D6" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="E6" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="F6" s="3">
+        <v>220002885602000</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6">
+      <c r="A7" s="4">
+        <v>6</v>
+      </c>
+      <c r="B7" s="3" t="s">
+        <v>27</v>
+      </c>
+      <c r="C7" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="D7" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="E7" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="F7" s="3">
+        <v>934847815602000</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6">
+      <c r="A8" s="4">
+        <v>7</v>
+      </c>
+      <c r="B8" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="C8" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="D8" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="E8" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="F8" s="3">
+        <v>612544064602000</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6">
+      <c r="A9" s="4">
+        <v>8</v>
+      </c>
+      <c r="B9" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="C9" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="D9" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="E9" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="F9" s="3">
+        <v>742973928602000</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6">
+      <c r="A10" s="4">
+        <v>9</v>
+      </c>
+      <c r="B10" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="C10" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="D10" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="E10" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="F10" s="3">
+        <v>700473465602000</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6">
+      <c r="A11" s="4">
+        <v>10</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="C11" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="D11" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="E11" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="F11" s="3">
+        <v>949978795602000</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6">
+      <c r="A12" s="4">
+        <v>11</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="C12" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="D12" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="E12" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="F12" s="3">
+        <v>793105990602000</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6">
+      <c r="A13" s="4">
+        <v>12</v>
+      </c>
+      <c r="B13" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="C13" s="3" t="s">
+        <v>52</v>
+      </c>
+      <c r="D13" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="E13" s="3" t="s">
+        <v>54</v>
+      </c>
+      <c r="F13" s="3">
+        <v>858930159602000</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6">
+      <c r="A14" s="4">
+        <v>13</v>
+      </c>
+      <c r="B14" s="3" t="s">
+        <v>55</v>
+      </c>
+      <c r="C14" s="3" t="s">
+        <v>56</v>
+      </c>
+      <c r="D14" s="3" t="s">
+        <v>57</v>
+      </c>
+      <c r="E14" s="3" t="s">
+        <v>58</v>
+      </c>
+      <c r="F14" s="3">
+        <v>626308613602000</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6">
+      <c r="A15" s="4">
+        <v>14</v>
+      </c>
+      <c r="B15" s="3" t="s">
+        <v>59</v>
+      </c>
+      <c r="C15" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="D15" s="3" t="s">
+        <v>61</v>
+      </c>
+      <c r="E15" s="3" t="s">
+        <v>62</v>
+      </c>
+      <c r="F15" s="3">
+        <v>925640450602000</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6">
+      <c r="A16" s="4">
+        <v>15</v>
+      </c>
+      <c r="B16" s="3" t="s">
+        <v>63</v>
+      </c>
+      <c r="C16" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="D16" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="E16" s="3" t="s">
+        <v>66</v>
+      </c>
+      <c r="F16" s="3">
+        <v>836651786602000</v>
+      </c>
+    </row>
+    <row r="17" spans="1:6">
+      <c r="A17" s="4">
+        <v>16</v>
+      </c>
+      <c r="B17" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="C17" s="3" t="s">
+        <v>68</v>
+      </c>
+      <c r="D17" s="3" t="s">
+        <v>69</v>
+      </c>
+      <c r="E17" s="3" t="s">
+        <v>70</v>
+      </c>
+      <c r="F17" s="3">
+        <v>608229423602000</v>
+      </c>
+    </row>
+    <row r="18" spans="1:6">
+      <c r="A18" s="4">
+        <v>17</v>
+      </c>
+      <c r="B18" s="3" t="s">
+        <v>71</v>
+      </c>
+      <c r="C18" s="3" t="s">
+        <v>72</v>
+      </c>
+      <c r="D18" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="E18" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="F18" s="3">
+        <v>665006185602000</v>
+      </c>
+    </row>
+    <row r="19" spans="1:6">
+      <c r="A19" s="4">
+        <v>18</v>
+      </c>
+      <c r="B19" s="3" t="s">
+        <v>75</v>
+      </c>
+      <c r="C19" s="3" t="s">
+        <v>76</v>
+      </c>
+      <c r="D19" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="E19" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="F19" s="3" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="20" spans="1:6">
+      <c r="A20" s="4">
+        <v>19</v>
+      </c>
+      <c r="B20" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="C20" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="D20" s="3" t="s">
+        <v>81</v>
+      </c>
+      <c r="E20" s="3" t="s">
+        <v>82</v>
+      </c>
+      <c r="F20" s="3">
+        <v>551195142602000</v>
+      </c>
+    </row>
+    <row r="21" spans="1:6">
+      <c r="A21" s="4">
+        <v>20</v>
+      </c>
+      <c r="B21" s="3" t="s">
+        <v>83</v>
+      </c>
+      <c r="C21" s="3" t="s">
+        <v>84</v>
+      </c>
+      <c r="D21" s="3" t="s">
+        <v>85</v>
+      </c>
+      <c r="E21" s="3" t="s">
+        <v>86</v>
+      </c>
+      <c r="F21" s="3">
+        <v>773256185602000</v>
+      </c>
+    </row>
+    <row r="22" spans="1:6">
+      <c r="A22" s="4">
+        <v>21</v>
+      </c>
+      <c r="B22" s="3" t="s">
+        <v>87</v>
+      </c>
+      <c r="C22" s="3" t="s">
+        <v>88</v>
+      </c>
+      <c r="D22" s="3" t="s">
+        <v>89</v>
+      </c>
+      <c r="E22" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="F22" s="3">
+        <v>414713198602000</v>
+      </c>
+    </row>
+    <row r="23" spans="1:6">
+      <c r="A23" s="4">
+        <v>22</v>
+      </c>
+      <c r="B23" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="C23" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="D23" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="E23" s="3" t="s">
+        <v>94</v>
+      </c>
+      <c r="F23" s="3">
+        <v>626565642602000</v>
+      </c>
+    </row>
+    <row r="24" spans="1:6">
+      <c r="A24" s="4">
+        <v>23</v>
+      </c>
+      <c r="B24" s="3" t="s">
+        <v>95</v>
+      </c>
+      <c r="C24" s="3" t="s">
+        <v>96</v>
+      </c>
+      <c r="D24" s="3" t="s">
+        <v>97</v>
+      </c>
+      <c r="E24" s="3" t="s">
+        <v>98</v>
+      </c>
+      <c r="F24" s="3">
+        <v>346548332602000</v>
+      </c>
+    </row>
+    <row r="25" spans="1:6">
+      <c r="A25" s="4">
+        <v>24</v>
+      </c>
+      <c r="B25" s="3" t="s">
+        <v>99</v>
+      </c>
+      <c r="C25" s="3" t="s">
+        <v>100</v>
+      </c>
+      <c r="D25" s="3" t="s">
+        <v>101</v>
+      </c>
+      <c r="E25" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="F25" s="3">
+        <v>241137926602000</v>
+      </c>
+    </row>
+    <row r="26" spans="1:6">
+      <c r="A26" s="4">
+        <v>25</v>
+      </c>
+      <c r="B26" s="3" t="s">
+        <v>103</v>
+      </c>
+      <c r="C26" s="3" t="s">
+        <v>104</v>
+      </c>
+      <c r="D26" s="3" t="s">
+        <v>105</v>
+      </c>
+      <c r="E26" s="3" t="s">
+        <v>106</v>
+      </c>
+      <c r="F26" s="3" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="27" spans="1:6">
+      <c r="A27" s="4">
+        <v>26</v>
+      </c>
+      <c r="B27" s="3" t="s">
+        <v>108</v>
+      </c>
+      <c r="C27" s="3" t="s">
+        <v>109</v>
+      </c>
+      <c r="D27" s="3" t="s">
+        <v>110</v>
+      </c>
+      <c r="E27" s="3" t="s">
+        <v>111</v>
+      </c>
+      <c r="F27" s="3">
+        <v>891986119602000</v>
+      </c>
+    </row>
+    <row r="28" spans="1:6">
+      <c r="A28" s="4">
+        <v>27</v>
+      </c>
+      <c r="B28" s="3" t="s">
+        <v>112</v>
+      </c>
+      <c r="C28" s="3" t="s">
+        <v>113</v>
+      </c>
+      <c r="D28" s="3" t="s">
+        <v>114</v>
+      </c>
+      <c r="E28" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="F28" s="3" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="29" spans="1:6">
+      <c r="A29" s="4">
+        <v>28</v>
+      </c>
+      <c r="B29" s="3" t="s">
+        <v>116</v>
+      </c>
+      <c r="C29" s="3" t="s">
+        <v>117</v>
+      </c>
+      <c r="D29" s="3" t="s">
+        <v>118</v>
+      </c>
+      <c r="E29" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="F29" s="3">
+        <v>210729661602000</v>
+      </c>
+    </row>
+    <row r="30" spans="1:6">
+      <c r="A30" s="4">
+        <v>29</v>
+      </c>
+      <c r="B30" s="3" t="s">
+        <v>119</v>
+      </c>
+      <c r="C30" s="3" t="s">
+        <v>120</v>
+      </c>
+      <c r="D30" s="3" t="s">
+        <v>121</v>
+      </c>
+      <c r="E30" s="3" t="s">
+        <v>122</v>
+      </c>
+      <c r="F30" s="3">
+        <v>414360503602000</v>
+      </c>
+    </row>
+    <row r="31" spans="1:6">
+      <c r="A31" s="4">
+        <v>30</v>
+      </c>
+      <c r="B31" s="3" t="s">
+        <v>123</v>
+      </c>
+      <c r="C31" s="3" t="s">
+        <v>124</v>
+      </c>
+      <c r="D31" s="3" t="s">
+        <v>125</v>
+      </c>
+      <c r="E31" s="3" t="s">
+        <v>126</v>
+      </c>
+      <c r="F31" s="3">
+        <v>663495679616000</v>
+      </c>
+    </row>
+    <row r="32" spans="1:6">
+      <c r="A32" s="4">
+        <v>31</v>
+      </c>
+      <c r="B32" s="3" t="s">
+        <v>127</v>
+      </c>
+      <c r="C32" s="3" t="s">
+        <v>128</v>
+      </c>
+      <c r="D32" s="3" t="s">
+        <v>129</v>
+      </c>
+      <c r="E32" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="F32" s="3" t="s">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="33" spans="1:6">
+      <c r="A33" s="4">
+        <v>32</v>
+      </c>
+      <c r="B33" s="3" t="s">
+        <v>131</v>
+      </c>
+      <c r="C33" s="3" t="s">
+        <v>132</v>
+      </c>
+      <c r="D33" s="3" t="s">
+        <v>133</v>
+      </c>
+      <c r="E33" s="3" t="s">
+        <v>134</v>
+      </c>
+      <c r="F33" s="3">
+        <v>743960809602000</v>
+      </c>
+    </row>
+    <row r="34" spans="1:6">
+      <c r="A34" s="4">
+        <v>33</v>
+      </c>
+      <c r="B34" s="3" t="s">
+        <v>135</v>
+      </c>
+      <c r="C34" s="3" t="s">
+        <v>136</v>
+      </c>
+      <c r="D34" s="3" t="s">
+        <v>137</v>
+      </c>
+      <c r="E34" s="3" t="s">
+        <v>138</v>
+      </c>
+      <c r="F34" s="3">
+        <v>904991379602000</v>
+      </c>
+    </row>
+    <row r="35" spans="1:6">
+      <c r="A35" s="4">
+        <v>34</v>
+      </c>
+      <c r="B35" s="3" t="s">
+        <v>139</v>
+      </c>
+      <c r="C35" s="3" t="s">
+        <v>140</v>
+      </c>
+      <c r="D35" s="3" t="s">
+        <v>141</v>
+      </c>
+      <c r="E35" s="3" t="s">
+        <v>142</v>
+      </c>
+      <c r="F35" s="3">
+        <v>709689616602000</v>
+      </c>
+    </row>
+    <row r="36" spans="1:6">
+      <c r="A36" s="4">
+        <v>35</v>
+      </c>
+      <c r="B36" s="3" t="s">
+        <v>143</v>
+      </c>
+      <c r="C36" s="3" t="s">
+        <v>144</v>
+      </c>
+      <c r="D36" s="3" t="s">
+        <v>145</v>
+      </c>
+      <c r="E36" s="3" t="s">
+        <v>146</v>
+      </c>
+      <c r="F36" s="3">
+        <v>748993474602000</v>
+      </c>
+    </row>
+    <row r="37" spans="1:6">
+      <c r="A37" s="4">
+        <v>36</v>
+      </c>
+      <c r="B37" s="3" t="s">
+        <v>147</v>
+      </c>
+      <c r="C37" s="3" t="s">
+        <v>148</v>
+      </c>
+      <c r="D37" s="3" t="s">
+        <v>149</v>
+      </c>
+      <c r="E37" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="F37" s="3">
+        <v>657969002602000</v>
+      </c>
+    </row>
+    <row r="38" spans="1:6">
+      <c r="A38" s="4">
+        <v>37</v>
+      </c>
+      <c r="B38" s="3" t="s">
+        <v>150</v>
+      </c>
+      <c r="C38" s="3" t="s">
+        <v>151</v>
+      </c>
+      <c r="D38" s="3" t="s">
+        <v>152</v>
+      </c>
+      <c r="E38" s="3" t="s">
+        <v>153</v>
+      </c>
+      <c r="F38" s="3">
+        <v>803493113602000</v>
+      </c>
+    </row>
+    <row r="39" spans="1:6">
+      <c r="A39" s="4">
+        <v>38</v>
+      </c>
+      <c r="B39" s="3" t="s">
+        <v>154</v>
+      </c>
+      <c r="C39" s="3" t="s">
+        <v>155</v>
+      </c>
+      <c r="D39" s="3" t="s">
+        <v>156</v>
+      </c>
+      <c r="E39" s="3" t="s">
+        <v>157</v>
+      </c>
+      <c r="F39" s="3">
+        <v>848993358602000</v>
+      </c>
+    </row>
+    <row r="40" spans="1:6">
+      <c r="A40" s="4">
+        <v>39</v>
+      </c>
+      <c r="B40" s="3" t="s">
+        <v>158</v>
+      </c>
+      <c r="C40" s="3" t="s">
+        <v>159</v>
+      </c>
+      <c r="D40" s="3" t="s">
+        <v>160</v>
+      </c>
+      <c r="E40" s="3" t="s">
+        <v>161</v>
+      </c>
+      <c r="F40" s="3">
+        <v>598475457602000</v>
+      </c>
+    </row>
+    <row r="41" spans="1:6">
+      <c r="A41" s="4">
+        <v>40</v>
+      </c>
+      <c r="B41" s="3" t="s">
+        <v>162</v>
+      </c>
+      <c r="C41" s="3" t="s">
+        <v>163</v>
+      </c>
+      <c r="D41" s="3" t="s">
+        <v>164</v>
+      </c>
+      <c r="E41" s="3" t="s">
+        <v>165</v>
+      </c>
+      <c r="F41" s="3">
+        <v>956697726602000</v>
+      </c>
+    </row>
+    <row r="42" spans="1:6">
+      <c r="A42" s="4">
+        <v>41</v>
+      </c>
+      <c r="B42" s="3" t="s">
+        <v>166</v>
+      </c>
+      <c r="C42" s="3" t="s">
+        <v>167</v>
+      </c>
+      <c r="D42" s="3" t="s">
+        <v>168</v>
+      </c>
+      <c r="E42" s="3">
+        <v>985843066756</v>
+      </c>
+      <c r="F42" s="3">
+        <v>899915581602000</v>
+      </c>
+    </row>
+    <row r="43" spans="1:6">
+      <c r="A43" s="4">
+        <v>42</v>
+      </c>
+      <c r="B43" s="3" t="s">
+        <v>169</v>
+      </c>
+      <c r="C43" s="3" t="s">
+        <v>170</v>
+      </c>
+      <c r="D43" s="3" t="s">
+        <v>171</v>
+      </c>
+      <c r="E43" s="3" t="s">
+        <v>172</v>
+      </c>
+      <c r="F43" s="3">
+        <v>655713691602000</v>
+      </c>
+    </row>
+    <row r="44" spans="1:6">
+      <c r="A44" s="4">
+        <v>43</v>
+      </c>
+      <c r="B44" s="3" t="s">
+        <v>173</v>
+      </c>
+      <c r="C44" s="3" t="s">
+        <v>174</v>
+      </c>
+      <c r="D44" s="3" t="s">
+        <v>175</v>
+      </c>
+      <c r="E44" s="3" t="s">
+        <v>176</v>
+      </c>
+      <c r="F44" s="3">
+        <v>849241195602000</v>
+      </c>
+    </row>
+    <row r="45" spans="1:6">
+      <c r="A45" s="4">
+        <v>44</v>
+      </c>
+      <c r="B45" s="3" t="s">
+        <v>177</v>
+      </c>
+      <c r="C45" s="3" t="s">
+        <v>178</v>
+      </c>
+      <c r="D45" s="3" t="s">
+        <v>179</v>
+      </c>
+      <c r="E45" s="3" t="s">
+        <v>180</v>
+      </c>
+      <c r="F45" s="3">
+        <v>651849481602000</v>
+      </c>
+    </row>
+    <row r="46" spans="1:6">
+      <c r="A46" s="4">
+        <v>45</v>
+      </c>
+      <c r="B46" s="3" t="s">
+        <v>181</v>
+      </c>
+      <c r="C46" s="3" t="s">
+        <v>182</v>
+      </c>
+      <c r="D46" s="3" t="s">
+        <v>183</v>
+      </c>
+      <c r="E46" s="3" t="s">
+        <v>184</v>
+      </c>
+      <c r="F46" s="3">
+        <v>429557341602000</v>
+      </c>
+    </row>
+    <row r="47" spans="1:6">
+      <c r="A47" s="4">
+        <v>46</v>
+      </c>
+      <c r="B47" s="3" t="s">
+        <v>185</v>
+      </c>
+      <c r="C47" s="3" t="s">
+        <v>186</v>
+      </c>
+      <c r="D47" s="3" t="s">
+        <v>187</v>
+      </c>
+      <c r="E47" s="3" t="s">
+        <v>188</v>
+      </c>
+      <c r="F47" s="3">
+        <v>219317088602000</v>
+      </c>
+    </row>
+    <row r="48" spans="1:6">
+      <c r="A48" s="4">
+        <v>47</v>
+      </c>
+      <c r="B48" s="3" t="s">
+        <v>189</v>
+      </c>
+      <c r="C48" s="3" t="s">
+        <v>190</v>
+      </c>
+      <c r="D48" s="3" t="s">
+        <v>191</v>
+      </c>
+      <c r="E48" s="3" t="s">
+        <v>192</v>
+      </c>
+      <c r="F48" s="3">
+        <v>630904316602000</v>
+      </c>
+    </row>
+    <row r="49" spans="1:6">
+      <c r="A49" s="4">
+        <v>48</v>
+      </c>
+      <c r="B49" s="3" t="s">
+        <v>193</v>
+      </c>
+      <c r="C49" s="3" t="s">
+        <v>194</v>
+      </c>
+      <c r="D49" s="3" t="s">
+        <v>195</v>
+      </c>
+      <c r="E49" s="3" t="s">
+        <v>196</v>
+      </c>
+      <c r="F49" s="3" t="s">
+        <v>197</v>
+      </c>
+    </row>
+    <row r="50" spans="1:6">
+      <c r="A50" s="4">
+        <v>49</v>
+      </c>
+      <c r="B50" s="3" t="s">
+        <v>198</v>
+      </c>
+      <c r="C50" s="3" t="s">
+        <v>199</v>
+      </c>
+      <c r="D50" s="3" t="s">
+        <v>200</v>
+      </c>
+      <c r="E50" s="3" t="s">
+        <v>201</v>
+      </c>
+      <c r="F50" s="3">
+        <v>720029263602000</v>
+      </c>
+    </row>
+    <row r="51" spans="1:6">
+      <c r="A51" s="4">
+        <v>50</v>
+      </c>
+      <c r="B51" s="3" t="s">
+        <v>202</v>
+      </c>
+      <c r="C51" s="3" t="s">
+        <v>203</v>
+      </c>
+      <c r="D51" s="3" t="s">
+        <v>204</v>
+      </c>
+      <c r="E51" s="3" t="s">
+        <v>205</v>
+      </c>
+      <c r="F51" s="3">
+        <v>629700865602000</v>
+      </c>
+    </row>
+    <row r="52" spans="1:6">
+      <c r="A52" s="4">
+        <v>51</v>
+      </c>
+      <c r="B52" s="3" t="s">
+        <v>206</v>
+      </c>
+      <c r="C52" s="3" t="s">
+        <v>207</v>
+      </c>
+      <c r="D52" s="3" t="s">
+        <v>208</v>
+      </c>
+      <c r="E52" s="3" t="s">
+        <v>209</v>
+      </c>
+      <c r="F52" s="3">
+        <v>625205158602000</v>
+      </c>
+    </row>
+    <row r="53" spans="1:6">
+      <c r="A53" s="4">
+        <v>52</v>
+      </c>
+      <c r="B53" s="3" t="s">
+        <v>210</v>
+      </c>
+      <c r="C53" s="3" t="s">
+        <v>211</v>
+      </c>
+      <c r="D53" s="3" t="s">
+        <v>212</v>
+      </c>
+      <c r="E53" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="F53" s="3" t="s">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="54" spans="1:6">
+      <c r="A54" s="4">
+        <v>53</v>
+      </c>
+      <c r="B54" s="3" t="s">
+        <v>214</v>
+      </c>
+      <c r="C54" s="3" t="s">
+        <v>215</v>
+      </c>
+      <c r="D54" s="3" t="s">
+        <v>216</v>
+      </c>
+      <c r="E54" s="3" t="s">
+        <v>217</v>
+      </c>
+      <c r="F54" s="3">
+        <v>485629976602000</v>
+      </c>
+    </row>
+    <row r="55" spans="1:6">
+      <c r="A55" s="4">
+        <v>54</v>
+      </c>
+      <c r="B55" s="3" t="s">
+        <v>218</v>
+      </c>
+      <c r="C55" s="3" t="s">
+        <v>219</v>
+      </c>
+      <c r="D55" s="3" t="s">
+        <v>220</v>
+      </c>
+      <c r="E55" s="3" t="s">
+        <v>221</v>
+      </c>
+      <c r="F55" s="3">
+        <v>826664013602000</v>
+      </c>
+    </row>
+    <row r="56" spans="1:6">
+      <c r="A56" s="4">
+        <v>55</v>
+      </c>
+      <c r="B56" s="3" t="s">
+        <v>222</v>
+      </c>
+      <c r="C56" s="3" t="s">
+        <v>223</v>
+      </c>
+      <c r="D56" s="3" t="s">
+        <v>224</v>
+      </c>
+      <c r="E56" s="3" t="s">
+        <v>225</v>
+      </c>
+      <c r="F56" s="3">
+        <v>427050695602000</v>
+      </c>
+    </row>
+    <row r="57" spans="1:6">
+      <c r="A57" s="4">
+        <v>56</v>
+      </c>
+      <c r="B57" s="3" t="s">
+        <v>226</v>
+      </c>
+      <c r="C57" s="3" t="s">
+        <v>227</v>
+      </c>
+      <c r="D57" s="3" t="s">
+        <v>228</v>
+      </c>
+      <c r="E57" s="3" t="s">
+        <v>229</v>
+      </c>
+      <c r="F57" s="3">
+        <v>799911201602000</v>
+      </c>
+    </row>
+    <row r="58" spans="1:6">
+      <c r="A58" s="4">
+        <v>57</v>
+      </c>
+      <c r="B58" s="3" t="s">
+        <v>230</v>
+      </c>
+      <c r="C58" s="3" t="s">
+        <v>231</v>
+      </c>
+      <c r="D58" s="3" t="s">
+        <v>232</v>
+      </c>
+      <c r="E58" s="3" t="s">
+        <v>233</v>
+      </c>
+      <c r="F58" s="3">
+        <v>314368044602000</v>
+      </c>
+    </row>
+    <row r="59" spans="1:6">
+      <c r="A59" s="4">
+        <v>58</v>
+      </c>
+      <c r="B59" s="3" t="s">
+        <v>234</v>
+      </c>
+      <c r="C59" s="3" t="s">
+        <v>235</v>
+      </c>
+      <c r="D59" s="3" t="s">
+        <v>236</v>
+      </c>
+      <c r="E59" s="3" t="s">
+        <v>237</v>
+      </c>
+      <c r="F59" s="3" t="s">
+        <v>238</v>
+      </c>
+    </row>
+    <row r="60" spans="1:6">
+      <c r="A60" s="4">
+        <v>59</v>
+      </c>
+      <c r="B60" s="3" t="s">
+        <v>239</v>
+      </c>
+      <c r="C60" s="3" t="s">
+        <v>240</v>
+      </c>
+      <c r="D60" s="3" t="s">
+        <v>241</v>
+      </c>
+      <c r="E60" s="3" t="s">
+        <v>242</v>
+      </c>
+      <c r="F60" s="3">
+        <v>885248534602000</v>
+      </c>
+    </row>
+    <row r="61" spans="1:6">
+      <c r="A61" s="4">
+        <v>60</v>
+      </c>
+      <c r="B61" s="3" t="s">
+        <v>243</v>
+      </c>
+      <c r="C61" s="3" t="s">
+        <v>244</v>
+      </c>
+      <c r="D61" s="3" t="s">
+        <v>245</v>
+      </c>
+      <c r="E61" s="3" t="s">
+        <v>246</v>
+      </c>
+      <c r="F61" s="3">
+        <v>722994076602000</v>
+      </c>
+    </row>
+    <row r="62" spans="1:6">
+      <c r="A62" s="4">
+        <v>61</v>
+      </c>
+      <c r="B62" s="3" t="s">
+        <v>247</v>
+      </c>
+      <c r="C62" s="3" t="s">
+        <v>248</v>
+      </c>
+      <c r="D62" s="3" t="s">
+        <v>249</v>
+      </c>
+      <c r="E62" s="3" t="s">
+        <v>250</v>
+      </c>
+      <c r="F62" s="3">
+        <v>760976993602000</v>
+      </c>
+    </row>
+    <row r="63" spans="1:6">
+      <c r="A63" s="4">
+        <v>62</v>
+      </c>
+      <c r="B63" s="3" t="s">
+        <v>251</v>
+      </c>
+      <c r="C63" s="3" t="s">
+        <v>252</v>
+      </c>
+      <c r="D63" s="3" t="s">
+        <v>253</v>
+      </c>
+      <c r="E63" s="3" t="s">
+        <v>254</v>
+      </c>
+      <c r="F63" s="3">
+        <v>929904662602000</v>
+      </c>
+    </row>
+    <row r="64" spans="1:6">
+      <c r="A64" s="4">
+        <v>63</v>
+      </c>
+      <c r="B64" s="3" t="s">
+        <v>255</v>
+      </c>
+      <c r="C64" s="3" t="s">
+        <v>256</v>
+      </c>
+      <c r="D64" s="3" t="s">
+        <v>257</v>
+      </c>
+      <c r="E64" s="3" t="s">
+        <v>258</v>
+      </c>
+      <c r="F64" s="3">
+        <v>403672264602000</v>
+      </c>
+    </row>
+    <row r="65" spans="1:6">
+      <c r="A65" s="4">
+        <v>64</v>
+      </c>
+      <c r="B65" s="3" t="s">
+        <v>259</v>
+      </c>
+      <c r="C65" s="3" t="s">
+        <v>260</v>
+      </c>
+      <c r="D65" s="3" t="s">
+        <v>261</v>
+      </c>
+      <c r="E65" s="3" t="s">
+        <v>262</v>
+      </c>
+      <c r="F65" s="3">
+        <v>403424419602000</v>
+      </c>
+    </row>
+    <row r="66" spans="1:6">
+      <c r="A66" s="4">
+        <v>65</v>
+      </c>
+      <c r="B66" s="3" t="s">
+        <v>263</v>
+      </c>
+      <c r="C66" s="3" t="s">
+        <v>264</v>
+      </c>
+      <c r="D66" s="3" t="s">
+        <v>265</v>
+      </c>
+      <c r="E66" s="3" t="s">
+        <v>266</v>
+      </c>
+      <c r="F66" s="3" t="s">
+        <v>267</v>
+      </c>
+    </row>
+    <row r="67" spans="1:6">
+      <c r="A67" s="4">
+        <v>66</v>
+      </c>
+      <c r="B67" s="3" t="s">
+        <v>268</v>
+      </c>
+      <c r="C67" s="3" t="s">
+        <v>269</v>
+      </c>
+      <c r="D67" s="3" t="s">
+        <v>270</v>
+      </c>
+      <c r="E67" s="3" t="s">
+        <v>271</v>
+      </c>
+      <c r="F67" s="3">
+        <v>460514888602000</v>
+      </c>
+    </row>
+    <row r="68" spans="1:6">
+      <c r="A68" s="4">
+        <v>67</v>
+      </c>
+      <c r="B68" s="3" t="s">
+        <v>272</v>
+      </c>
+      <c r="C68" s="3" t="s">
+        <v>273</v>
+      </c>
+      <c r="D68" s="3" t="s">
+        <v>274</v>
+      </c>
+      <c r="E68" s="3" t="s">
+        <v>275</v>
+      </c>
+      <c r="F68" s="3" t="s">
+        <v>276</v>
+      </c>
+    </row>
+    <row r="69" spans="1:6">
+      <c r="A69" s="4">
+        <v>68</v>
+      </c>
+      <c r="B69" s="3" t="s">
+        <v>277</v>
+      </c>
+      <c r="C69" s="3" t="s">
+        <v>278</v>
+      </c>
+      <c r="D69" s="3" t="s">
+        <v>279</v>
+      </c>
+      <c r="E69" s="3" t="s">
+        <v>280</v>
+      </c>
+      <c r="F69" s="3">
+        <v>403250335602000</v>
+      </c>
+    </row>
+    <row r="70" spans="1:6">
+      <c r="A70" s="4">
+        <v>69</v>
+      </c>
+      <c r="B70" s="3" t="s">
+        <v>281</v>
+      </c>
+      <c r="C70" s="3" t="s">
+        <v>282</v>
+      </c>
+      <c r="D70" s="3" t="s">
+        <v>283</v>
+      </c>
+      <c r="E70" s="3" t="s">
+        <v>284</v>
+      </c>
+      <c r="F70" s="3">
+        <v>685252058622000</v>
+      </c>
+    </row>
+    <row r="71" spans="1:6">
+      <c r="A71" s="4">
+        <v>70</v>
+      </c>
+      <c r="B71" s="3" t="s">
+        <v>285</v>
+      </c>
+      <c r="C71" s="3" t="s">
+        <v>286</v>
+      </c>
+      <c r="D71" s="3" t="s">
+        <v>287</v>
+      </c>
+      <c r="E71" s="3" t="s">
+        <v>288</v>
+      </c>
+      <c r="F71" s="3">
+        <v>268521663602000</v>
+      </c>
+    </row>
+    <row r="72" spans="1:6">
+      <c r="A72" s="4">
+        <v>71</v>
+      </c>
+      <c r="B72" s="3" t="s">
+        <v>289</v>
+      </c>
+      <c r="C72" s="3" t="s">
+        <v>290</v>
+      </c>
+      <c r="D72" s="3" t="s">
+        <v>291</v>
+      </c>
+      <c r="E72" s="3" t="s">
+        <v>292</v>
+      </c>
+      <c r="F72" s="3">
+        <v>746279991603000</v>
+      </c>
+    </row>
+    <row r="73" spans="1:6">
+      <c r="A73" s="4">
+        <v>72</v>
+      </c>
+      <c r="B73" s="3" t="s">
+        <v>293</v>
+      </c>
+      <c r="C73" s="3" t="s">
+        <v>294</v>
+      </c>
+      <c r="D73" s="3" t="s">
+        <v>295</v>
+      </c>
+      <c r="E73" s="3" t="s">
+        <v>296</v>
+      </c>
+      <c r="F73" s="3">
+        <v>632343216602000</v>
+      </c>
+    </row>
+    <row r="74" spans="1:6">
+      <c r="A74" s="4">
+        <v>73</v>
+      </c>
+      <c r="B74" s="3" t="s">
+        <v>297</v>
+      </c>
+      <c r="C74" s="3" t="s">
+        <v>298</v>
+      </c>
+      <c r="D74" s="3" t="s">
+        <v>299</v>
+      </c>
+      <c r="E74" s="3" t="s">
+        <v>300</v>
+      </c>
+      <c r="F74" s="3">
+        <v>532601580602000</v>
+      </c>
+    </row>
+    <row r="75" spans="1:6">
+      <c r="A75" s="4">
+        <v>74</v>
+      </c>
+      <c r="B75" s="3" t="s">
+        <v>301</v>
+      </c>
+      <c r="C75" s="3" t="s">
+        <v>302</v>
+      </c>
+      <c r="D75" s="3" t="s">
+        <v>303</v>
+      </c>
+      <c r="E75" s="3" t="s">
+        <v>304</v>
+      </c>
+      <c r="F75" s="3">
+        <v>734590599602000</v>
+      </c>
+    </row>
+    <row r="76" spans="1:6">
+      <c r="A76" s="4">
+        <v>75</v>
+      </c>
+      <c r="B76" s="3" t="s">
+        <v>305</v>
+      </c>
+      <c r="C76" s="3" t="s">
+        <v>306</v>
+      </c>
+      <c r="D76" s="3" t="s">
+        <v>307</v>
+      </c>
+      <c r="E76" s="3" t="s">
+        <v>308</v>
+      </c>
+      <c r="F76" s="3">
+        <v>210608493602000</v>
+      </c>
+    </row>
+    <row r="77" spans="1:6">
+      <c r="A77" s="4">
+        <v>76</v>
+      </c>
+      <c r="B77" s="3" t="s">
+        <v>309</v>
+      </c>
+      <c r="C77" s="3" t="s">
+        <v>310</v>
+      </c>
+      <c r="D77" s="3" t="s">
+        <v>311</v>
+      </c>
+      <c r="E77" s="3" t="s">
+        <v>312</v>
+      </c>
+      <c r="F77" s="3">
+        <v>391441987602000</v>
+      </c>
+    </row>
+    <row r="78" spans="1:6">
+      <c r="A78" s="4">
+        <v>77</v>
+      </c>
+      <c r="B78" s="3" t="s">
+        <v>313</v>
+      </c>
+      <c r="C78" s="3" t="s">
+        <v>314</v>
+      </c>
+      <c r="D78" s="3" t="s">
+        <v>315</v>
+      </c>
+      <c r="E78" s="3" t="s">
+        <v>316</v>
+      </c>
+      <c r="F78" s="3">
+        <v>820926616602000</v>
+      </c>
+    </row>
+    <row r="79" spans="1:6">
+      <c r="A79" s="4">
+        <v>78</v>
+      </c>
+      <c r="B79" s="3" t="s">
+        <v>317</v>
+      </c>
+      <c r="C79" s="3" t="s">
+        <v>318</v>
+      </c>
+      <c r="D79" s="3" t="s">
+        <v>319</v>
+      </c>
+      <c r="E79" s="3" t="s">
+        <v>320</v>
+      </c>
+      <c r="F79" s="3">
+        <v>628172009602000</v>
+      </c>
+    </row>
+    <row r="80" spans="1:6">
+      <c r="A80" s="4">
+        <v>79</v>
+      </c>
+      <c r="B80" s="3" t="s">
+        <v>321</v>
+      </c>
+      <c r="C80" s="3" t="s">
+        <v>322</v>
+      </c>
+      <c r="D80" s="3" t="s">
+        <v>323</v>
+      </c>
+      <c r="E80" s="3" t="s">
+        <v>324</v>
+      </c>
+      <c r="F80" s="3">
+        <v>754710069602000</v>
+      </c>
+    </row>
+    <row r="81" spans="1:6">
+      <c r="A81" s="4">
+        <v>80</v>
+      </c>
+      <c r="B81" s="3" t="s">
+        <v>325</v>
+      </c>
+      <c r="C81" s="3" t="s">
+        <v>326</v>
+      </c>
+      <c r="D81" s="3" t="s">
+        <v>327</v>
+      </c>
+      <c r="E81" s="3" t="s">
+        <v>328</v>
+      </c>
+      <c r="F81" s="3" t="s">
+        <v>329</v>
+      </c>
+    </row>
+    <row r="82" spans="1:6">
+      <c r="A82" s="4">
+        <v>81</v>
+      </c>
+      <c r="B82" s="3" t="s">
+        <v>330</v>
+      </c>
+      <c r="C82" s="3" t="s">
+        <v>331</v>
+      </c>
+      <c r="D82" s="3" t="s">
+        <v>332</v>
+      </c>
+      <c r="E82" s="3" t="s">
+        <v>333</v>
+      </c>
+      <c r="F82" s="3">
+        <v>402027965602000</v>
+      </c>
+    </row>
+    <row r="83" spans="1:6">
+      <c r="A83" s="4">
+        <v>82</v>
+      </c>
+      <c r="B83" s="3" t="s">
+        <v>334</v>
+      </c>
+      <c r="C83" s="3" t="s">
+        <v>335</v>
+      </c>
+      <c r="D83" s="3" t="s">
+        <v>336</v>
+      </c>
+      <c r="E83" s="3" t="s">
+        <v>337</v>
+      </c>
+      <c r="F83" s="3">
+        <v>947549291602000</v>
+      </c>
+    </row>
+    <row r="84" spans="1:6">
+      <c r="A84" s="4">
+        <v>83</v>
+      </c>
+      <c r="B84" s="3" t="s">
+        <v>338</v>
+      </c>
+      <c r="C84" s="3" t="s">
+        <v>339</v>
+      </c>
+      <c r="D84" s="3" t="s">
+        <v>340</v>
+      </c>
+      <c r="E84" s="3" t="s">
+        <v>341</v>
+      </c>
+      <c r="F84" s="3">
+        <v>121053904602000</v>
+      </c>
+    </row>
+    <row r="85" spans="1:6">
+      <c r="A85" s="4">
+        <v>84</v>
+      </c>
+      <c r="B85" s="3" t="s">
+        <v>342</v>
+      </c>
+      <c r="C85" s="3" t="s">
+        <v>343</v>
+      </c>
+      <c r="D85" s="3" t="s">
+        <v>344</v>
+      </c>
+      <c r="E85" s="3" t="s">
+        <v>345</v>
+      </c>
+      <c r="F85" s="3">
+        <v>906983879602000</v>
+      </c>
+    </row>
+    <row r="86" spans="1:6">
+      <c r="A86" s="4">
+        <v>85</v>
+      </c>
+      <c r="B86" s="3" t="s">
+        <v>346</v>
+      </c>
+      <c r="C86" s="3" t="s">
+        <v>347</v>
+      </c>
+      <c r="D86" s="3" t="s">
+        <v>348</v>
+      </c>
+      <c r="E86" s="3" t="s">
+        <v>349</v>
+      </c>
+      <c r="F86" s="3">
+        <v>600408447602000</v>
+      </c>
+    </row>
+    <row r="87" spans="1:6">
+      <c r="A87" s="4">
+        <v>86</v>
+      </c>
+      <c r="B87" s="3" t="s">
+        <v>350</v>
+      </c>
+      <c r="C87" s="3" t="s">
+        <v>351</v>
+      </c>
+      <c r="D87" s="3" t="s">
+        <v>352</v>
+      </c>
+      <c r="E87" s="3" t="s">
+        <v>353</v>
+      </c>
+      <c r="F87" s="3">
+        <v>899015408602000</v>
+      </c>
+    </row>
+    <row r="88" spans="1:6">
+      <c r="A88" s="4">
+        <v>87</v>
+      </c>
+      <c r="B88" s="3" t="s">
+        <v>354</v>
+      </c>
+      <c r="C88" s="3" t="s">
+        <v>355</v>
+      </c>
+      <c r="D88" s="3" t="s">
+        <v>356</v>
+      </c>
+      <c r="E88" s="3" t="s">
+        <v>357</v>
+      </c>
+      <c r="F88" s="3">
+        <v>256151085602000</v>
+      </c>
+    </row>
+    <row r="89" spans="1:6">
+      <c r="A89" s="4">
+        <v>88</v>
+      </c>
+      <c r="B89" s="3" t="s">
+        <v>358</v>
+      </c>
+      <c r="C89" s="3" t="s">
+        <v>359</v>
+      </c>
+      <c r="D89" s="3" t="s">
+        <v>360</v>
+      </c>
+      <c r="E89" s="3" t="s">
+        <v>361</v>
+      </c>
+      <c r="F89" s="3">
+        <v>742628282602000</v>
+      </c>
+    </row>
+    <row r="90" spans="1:6">
+      <c r="A90" s="4">
+        <v>89</v>
+      </c>
+      <c r="B90" s="3" t="s">
+        <v>362</v>
+      </c>
+      <c r="C90" s="3" t="s">
+        <v>363</v>
+      </c>
+      <c r="D90" s="3" t="s">
+        <v>364</v>
+      </c>
+      <c r="E90" s="3" t="s">
+        <v>365</v>
+      </c>
+      <c r="F90" s="3">
+        <v>952347177602000</v>
+      </c>
+    </row>
+    <row r="91" spans="1:6">
+      <c r="A91" s="4">
+        <v>90</v>
+      </c>
+      <c r="B91" s="3" t="s">
+        <v>366</v>
+      </c>
+      <c r="C91" s="3" t="s">
+        <v>367</v>
+      </c>
+      <c r="D91" s="3" t="s">
+        <v>368</v>
+      </c>
+      <c r="E91" s="3" t="s">
+        <v>369</v>
+      </c>
+      <c r="F91" s="3">
+        <v>718815798602000</v>
+      </c>
+    </row>
+    <row r="92" spans="1:6">
+      <c r="A92" s="4">
+        <v>91</v>
+      </c>
+      <c r="B92" s="3" t="s">
+        <v>370</v>
+      </c>
+      <c r="C92" s="3" t="s">
+        <v>371</v>
+      </c>
+      <c r="D92" s="3" t="s">
+        <v>372</v>
+      </c>
+      <c r="E92" s="3" t="s">
+        <v>373</v>
+      </c>
+      <c r="F92" s="3">
+        <v>266709054602000</v>
+      </c>
+    </row>
+    <row r="93" spans="1:6">
+      <c r="A93" s="4">
+        <v>92</v>
+      </c>
+      <c r="B93" s="3" t="s">
+        <v>374</v>
+      </c>
+      <c r="C93" s="3" t="s">
+        <v>375</v>
+      </c>
+      <c r="D93" s="3" t="s">
+        <v>376</v>
+      </c>
+      <c r="E93" s="3" t="s">
+        <v>377</v>
+      </c>
+      <c r="F93" s="3" t="s">
+        <v>378</v>
+      </c>
+    </row>
+    <row r="94" spans="1:6">
+      <c r="A94" s="4">
+        <v>93</v>
+      </c>
+      <c r="B94" s="3" t="s">
+        <v>379</v>
+      </c>
+      <c r="C94" s="3" t="s">
+        <v>380</v>
+      </c>
+      <c r="D94" s="3" t="s">
+        <v>381</v>
+      </c>
+      <c r="E94" s="3" t="s">
+        <v>382</v>
+      </c>
+      <c r="F94" s="3">
+        <v>964324347602000</v>
+      </c>
+    </row>
+    <row r="95" spans="1:6">
+      <c r="A95" s="4">
+        <v>94</v>
+      </c>
+      <c r="B95" s="3" t="s">
+        <v>383</v>
+      </c>
+      <c r="C95" s="3" t="s">
+        <v>384</v>
+      </c>
+      <c r="D95" s="3" t="s">
+        <v>385</v>
+      </c>
+      <c r="E95" s="3" t="s">
+        <v>386</v>
+      </c>
+      <c r="F95" s="3">
+        <v>256726605602000</v>
+      </c>
+    </row>
+    <row r="96" spans="1:6">
+      <c r="A96" s="4">
+        <v>95</v>
+      </c>
+      <c r="B96" s="3" t="s">
+        <v>387</v>
+      </c>
+      <c r="C96" s="3" t="s">
+        <v>388</v>
+      </c>
+      <c r="D96" s="3" t="s">
+        <v>389</v>
+      </c>
+      <c r="E96" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="F96" s="3">
+        <v>804216992624000</v>
+      </c>
+    </row>
+    <row r="97" spans="1:6">
+      <c r="A97" s="4">
+        <v>96</v>
+      </c>
+      <c r="B97" s="3" t="s">
+        <v>390</v>
+      </c>
+      <c r="C97" s="3" t="s">
+        <v>391</v>
+      </c>
+      <c r="D97" s="3" t="s">
+        <v>392</v>
+      </c>
+      <c r="E97" s="3" t="s">
+        <v>393</v>
+      </c>
+      <c r="F97" s="3">
+        <v>627260185602000</v>
+      </c>
+    </row>
+    <row r="98" spans="1:6">
+      <c r="A98" s="4">
+        <v>97</v>
+      </c>
+      <c r="B98" s="3" t="s">
+        <v>394</v>
+      </c>
+      <c r="C98" s="3" t="s">
+        <v>395</v>
+      </c>
+      <c r="D98" s="3" t="s">
+        <v>396</v>
+      </c>
+      <c r="E98" s="3" t="s">
+        <v>397</v>
+      </c>
+      <c r="F98" s="3">
+        <v>823326822602000</v>
+      </c>
+    </row>
+    <row r="99" spans="1:6">
+      <c r="A99" s="4">
+        <v>98</v>
+      </c>
+      <c r="B99" s="3" t="s">
+        <v>398</v>
+      </c>
+      <c r="C99" s="3" t="s">
+        <v>399</v>
+      </c>
+      <c r="D99" s="3" t="s">
+        <v>400</v>
+      </c>
+      <c r="E99" s="3" t="s">
+        <v>401</v>
+      </c>
+      <c r="F99" s="3">
+        <v>313704611602000</v>
+      </c>
+    </row>
+    <row r="100" spans="1:6">
+      <c r="A100" s="4">
+        <v>99</v>
+      </c>
+      <c r="B100" s="3" t="s">
+        <v>402</v>
+      </c>
+      <c r="C100" s="3" t="s">
+        <v>403</v>
+      </c>
+      <c r="D100" s="3" t="s">
+        <v>404</v>
+      </c>
+      <c r="E100" s="3" t="s">
+        <v>405</v>
+      </c>
+      <c r="F100" s="3">
+        <v>728100264602000</v>
+      </c>
+    </row>
+    <row r="101" spans="1:6">
+      <c r="A101" s="4">
+        <v>100</v>
+      </c>
+      <c r="B101" s="3" t="s">
+        <v>406</v>
+      </c>
+      <c r="C101" s="3" t="s">
+        <v>407</v>
+      </c>
+      <c r="D101" s="3" t="s">
+        <v>408</v>
+      </c>
+      <c r="E101" s="3" t="s">
+        <v>409</v>
+      </c>
+      <c r="F101" s="3">
+        <v>508526795602000</v>
+      </c>
+    </row>
+    <row r="102" spans="1:6">
+      <c r="A102" s="4">
+        <v>101</v>
+      </c>
+      <c r="B102" s="3" t="s">
+        <v>410</v>
+      </c>
+      <c r="C102" s="3" t="s">
+        <v>411</v>
+      </c>
+      <c r="D102" s="3" t="s">
+        <v>412</v>
+      </c>
+      <c r="E102" s="3" t="s">
+        <v>413</v>
+      </c>
+      <c r="F102" s="3" t="s">
+        <v>414</v>
+      </c>
+    </row>
+    <row r="103" spans="1:6">
+      <c r="A103" s="4">
+        <v>102</v>
+      </c>
+      <c r="B103" s="3" t="s">
+        <v>415</v>
+      </c>
+      <c r="C103" s="3" t="s">
+        <v>416</v>
+      </c>
+      <c r="D103" s="3" t="s">
+        <v>417</v>
+      </c>
+      <c r="E103" s="3" t="s">
+        <v>418</v>
+      </c>
+      <c r="F103" s="3">
+        <v>655872836602000</v>
+      </c>
+    </row>
+    <row r="104" spans="1:6">
+      <c r="A104" s="4">
+        <v>103</v>
+      </c>
+      <c r="B104" s="3" t="s">
+        <v>419</v>
+      </c>
+      <c r="C104" s="3" t="s">
+        <v>420</v>
+      </c>
+      <c r="D104" s="3" t="s">
+        <v>421</v>
+      </c>
+      <c r="E104" s="3" t="s">
+        <v>422</v>
+      </c>
+      <c r="F104" s="3">
+        <v>482327293602000</v>
+      </c>
+    </row>
+    <row r="105" spans="1:6">
+      <c r="A105" s="4">
+        <v>104</v>
+      </c>
+      <c r="B105" s="3" t="s">
+        <v>423</v>
+      </c>
+      <c r="C105" s="3" t="s">
+        <v>424</v>
+      </c>
+      <c r="D105" s="3" t="s">
+        <v>425</v>
+      </c>
+      <c r="E105" s="3" t="s">
+        <v>426</v>
+      </c>
+      <c r="F105" s="3">
+        <v>685158313602000</v>
+      </c>
+    </row>
+    <row r="106" spans="1:6">
+      <c r="A106" s="4">
+        <v>105</v>
+      </c>
+      <c r="B106" s="3" t="s">
+        <v>427</v>
+      </c>
+      <c r="C106" s="3" t="s">
+        <v>428</v>
+      </c>
+      <c r="D106" s="3" t="s">
+        <v>429</v>
+      </c>
+      <c r="E106" s="3" t="s">
+        <v>430</v>
+      </c>
+      <c r="F106" s="3">
+        <v>467278768602000</v>
+      </c>
+    </row>
+    <row r="107" spans="1:6">
+      <c r="A107" s="4">
+        <v>106</v>
+      </c>
+      <c r="B107" s="3" t="s">
+        <v>431</v>
+      </c>
+      <c r="C107" s="3" t="s">
+        <v>432</v>
+      </c>
+      <c r="D107" s="3" t="s">
+        <v>433</v>
+      </c>
+      <c r="E107" s="3" t="s">
+        <v>434</v>
+      </c>
+      <c r="F107" s="3">
+        <v>244514907602000</v>
+      </c>
+    </row>
+    <row r="108" spans="1:6">
+      <c r="A108" s="4">
+        <v>107</v>
+      </c>
+      <c r="B108" s="3" t="s">
+        <v>435</v>
+      </c>
+      <c r="C108" s="3" t="s">
+        <v>436</v>
+      </c>
+      <c r="D108" s="3" t="s">
+        <v>437</v>
+      </c>
+      <c r="E108" s="3" t="s">
+        <v>438</v>
+      </c>
+      <c r="F108" s="3">
+        <v>903536514602000</v>
+      </c>
+    </row>
+    <row r="109" spans="1:6">
+      <c r="A109" s="4">
+        <v>108</v>
+      </c>
+      <c r="B109" s="3" t="s">
+        <v>439</v>
+      </c>
+      <c r="C109" s="3" t="s">
+        <v>440</v>
+      </c>
+      <c r="D109" s="3" t="s">
+        <v>441</v>
+      </c>
+      <c r="E109" s="3" t="s">
+        <v>442</v>
+      </c>
+      <c r="F109" s="3" t="s">
+        <v>443</v>
+      </c>
+    </row>
+    <row r="110" spans="1:6">
+      <c r="A110" s="4">
+        <v>109</v>
+      </c>
+      <c r="B110" s="3" t="s">
+        <v>444</v>
+      </c>
+      <c r="C110" s="3" t="s">
+        <v>445</v>
+      </c>
+      <c r="D110" s="3" t="s">
+        <v>446</v>
+      </c>
+      <c r="E110" s="3" t="s">
+        <v>447</v>
+      </c>
+      <c r="F110" s="3">
+        <v>504503475602000</v>
+      </c>
+    </row>
+    <row r="111" spans="1:6">
+      <c r="A111" s="4">
+        <v>110</v>
+      </c>
+      <c r="B111" s="3" t="s">
+        <v>448</v>
+      </c>
+      <c r="C111" s="3" t="s">
+        <v>449</v>
+      </c>
+      <c r="D111" s="3" t="s">
+        <v>450</v>
+      </c>
+      <c r="E111" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="F111" s="3">
+        <v>313964967602000</v>
+      </c>
+    </row>
+    <row r="112" spans="1:6">
+      <c r="A112" s="4">
+        <v>111</v>
+      </c>
+      <c r="B112" s="3" t="s">
+        <v>451</v>
+      </c>
+      <c r="C112" s="3" t="s">
+        <v>452</v>
+      </c>
+      <c r="D112" s="3" t="s">
+        <v>453</v>
+      </c>
+      <c r="E112" s="3" t="s">
+        <v>454</v>
+      </c>
+      <c r="F112" s="3">
+        <v>501869465602000</v>
+      </c>
+    </row>
+    <row r="113" spans="1:6">
+      <c r="A113" s="4">
+        <v>112</v>
+      </c>
+      <c r="B113" s="3" t="s">
+        <v>455</v>
+      </c>
+      <c r="C113" s="3" t="s">
+        <v>456</v>
+      </c>
+      <c r="D113" s="3" t="s">
+        <v>457</v>
+      </c>
+      <c r="E113" s="3" t="s">
+        <v>458</v>
+      </c>
+      <c r="F113" s="3">
+        <v>207367798602000</v>
+      </c>
+    </row>
+    <row r="114" spans="1:6">
+      <c r="A114" s="4">
+        <v>113</v>
+      </c>
+      <c r="B114" s="3" t="s">
+        <v>459</v>
+      </c>
+      <c r="C114" s="3" t="s">
+        <v>460</v>
+      </c>
+      <c r="D114" s="3" t="s">
+        <v>461</v>
+      </c>
+      <c r="E114" s="3" t="s">
+        <v>462</v>
+      </c>
+      <c r="F114" s="3">
+        <v>943439364602000</v>
+      </c>
+    </row>
+    <row r="115" spans="1:6">
+      <c r="A115" s="4">
+        <v>114</v>
+      </c>
+      <c r="B115" s="3" t="s">
+        <v>463</v>
+      </c>
+      <c r="C115" s="3" t="s">
+        <v>464</v>
+      </c>
+      <c r="D115" s="3" t="s">
+        <v>465</v>
+      </c>
+      <c r="E115" s="3" t="s">
+        <v>466</v>
+      </c>
+      <c r="F115" s="3">
+        <v>413748625602000</v>
+      </c>
+    </row>
+    <row r="116" spans="1:6">
+      <c r="A116" s="4">
+        <v>115</v>
+      </c>
+      <c r="B116" s="3" t="s">
+        <v>467</v>
+      </c>
+      <c r="C116" s="3" t="s">
+        <v>468</v>
+      </c>
+      <c r="D116" s="3" t="s">
+        <v>469</v>
+      </c>
+      <c r="E116" s="3" t="s">
+        <v>470</v>
+      </c>
+      <c r="F116" s="3">
+        <v>244408084645000</v>
+      </c>
+    </row>
+    <row r="117" spans="1:6">
+      <c r="A117" s="4">
+        <v>116</v>
+      </c>
+      <c r="B117" s="3" t="s">
+        <v>471</v>
+      </c>
+      <c r="C117" s="3" t="s">
+        <v>472</v>
+      </c>
+      <c r="D117" s="3" t="s">
+        <v>473</v>
+      </c>
+      <c r="E117" s="3" t="s">
+        <v>474</v>
+      </c>
+      <c r="F117" s="3" t="s">
+        <v>475</v>
+      </c>
+    </row>
+    <row r="118" spans="1:6">
+      <c r="A118" s="4">
+        <v>117</v>
+      </c>
+      <c r="B118" s="3" t="s">
+        <v>476</v>
+      </c>
+      <c r="C118" s="3" t="s">
+        <v>477</v>
+      </c>
+      <c r="D118" s="3" t="s">
+        <v>478</v>
+      </c>
+      <c r="E118" s="3" t="s">
+        <v>479</v>
+      </c>
+      <c r="F118" s="3">
+        <v>203300413602000</v>
+      </c>
+    </row>
+    <row r="119" spans="1:6">
+      <c r="A119" s="4">
+        <v>118</v>
+      </c>
+      <c r="B119" s="3" t="s">
+        <v>480</v>
+      </c>
+      <c r="C119" s="3" t="s">
+        <v>481</v>
+      </c>
+      <c r="D119" s="3" t="s">
+        <v>482</v>
+      </c>
+      <c r="E119" s="3" t="s">
+        <v>483</v>
+      </c>
+      <c r="F119" s="3" t="s">
+        <v>484</v>
+      </c>
+    </row>
+    <row r="120" spans="1:6">
+      <c r="A120" s="4">
+        <v>119</v>
+      </c>
+      <c r="B120" s="3" t="s">
+        <v>485</v>
+      </c>
+      <c r="C120" s="3" t="s">
+        <v>486</v>
+      </c>
+      <c r="D120" s="3" t="s">
+        <v>487</v>
+      </c>
+      <c r="E120" s="3" t="s">
+        <v>488</v>
+      </c>
+      <c r="F120" s="3">
+        <v>627539851602000</v>
+      </c>
+    </row>
+    <row r="121" spans="1:6">
+      <c r="A121" s="4">
+        <v>120</v>
+      </c>
+      <c r="B121" s="3" t="s">
+        <v>489</v>
+      </c>
+      <c r="C121" s="3" t="s">
+        <v>490</v>
+      </c>
+      <c r="D121" s="3" t="s">
+        <v>491</v>
+      </c>
+      <c r="E121" s="3" t="s">
+        <v>492</v>
+      </c>
+      <c r="F121" s="3">
+        <v>652540733602000</v>
+      </c>
+    </row>
+    <row r="122" spans="1:6">
+      <c r="A122" s="4">
+        <v>121</v>
+      </c>
+      <c r="B122" s="3" t="s">
+        <v>493</v>
+      </c>
+      <c r="C122" s="3" t="s">
+        <v>494</v>
+      </c>
+      <c r="D122" s="3" t="s">
+        <v>495</v>
+      </c>
+      <c r="E122" s="3" t="s">
+        <v>496</v>
+      </c>
+      <c r="F122" s="3">
+        <v>693883753602000</v>
+      </c>
+    </row>
+    <row r="123" spans="1:6">
+      <c r="A123" s="4">
+        <v>122</v>
+      </c>
+      <c r="B123" s="3" t="s">
+        <v>497</v>
+      </c>
+      <c r="C123" s="3" t="s">
+        <v>498</v>
+      </c>
+      <c r="D123" s="3" t="s">
+        <v>499</v>
+      </c>
+      <c r="E123" s="3" t="s">
+        <v>500</v>
+      </c>
+      <c r="F123" s="3">
+        <v>262011307652000</v>
+      </c>
+    </row>
+    <row r="124" spans="1:6">
+      <c r="A124" s="4">
+        <v>123</v>
+      </c>
+      <c r="B124" s="3" t="s">
+        <v>501</v>
+      </c>
+      <c r="C124" s="3" t="s">
+        <v>502</v>
+      </c>
+      <c r="D124" s="3" t="s">
+        <v>503</v>
+      </c>
+      <c r="E124" s="3" t="s">
+        <v>504</v>
+      </c>
+      <c r="F124" s="3">
+        <v>946158284612000</v>
+      </c>
+    </row>
+    <row r="125" spans="1:6">
+      <c r="A125" s="4">
+        <v>124</v>
+      </c>
+      <c r="B125" s="3" t="s">
+        <v>505</v>
+      </c>
+      <c r="C125" s="3" t="s">
+        <v>506</v>
+      </c>
+      <c r="D125" s="3" t="s">
+        <v>507</v>
+      </c>
+      <c r="E125" s="3" t="s">
+        <v>508</v>
+      </c>
+      <c r="F125" s="3">
+        <v>893474130602000</v>
+      </c>
+    </row>
+    <row r="126" spans="1:6">
+      <c r="A126" s="4">
+        <v>125</v>
+      </c>
+      <c r="B126" s="3" t="s">
+        <v>509</v>
+      </c>
+      <c r="C126" s="3" t="s">
+        <v>510</v>
+      </c>
+      <c r="D126" s="3" t="s">
+        <v>511</v>
+      </c>
+      <c r="E126" s="3" t="s">
+        <v>512</v>
+      </c>
+      <c r="F126" s="3">
+        <v>605864750602000</v>
+      </c>
+    </row>
+    <row r="127" spans="1:6">
+      <c r="A127" s="4">
+        <v>126</v>
+      </c>
+      <c r="B127" s="3" t="s">
+        <v>513</v>
+      </c>
+      <c r="C127" s="3" t="s">
+        <v>514</v>
+      </c>
+      <c r="D127" s="3" t="s">
+        <v>515</v>
+      </c>
+      <c r="E127" s="3" t="s">
+        <v>516</v>
+      </c>
+      <c r="F127" s="3">
+        <v>612840496602000</v>
+      </c>
+    </row>
+    <row r="128" spans="1:6">
+      <c r="A128" s="4">
+        <v>127</v>
+      </c>
+      <c r="B128" s="3" t="s">
+        <v>517</v>
+      </c>
+      <c r="C128" s="3" t="s">
+        <v>518</v>
+      </c>
+      <c r="D128" s="3" t="s">
+        <v>519</v>
+      </c>
+      <c r="E128" s="3" t="s">
+        <v>520</v>
+      </c>
+      <c r="F128" s="3">
+        <v>128273240602000</v>
+      </c>
+    </row>
+    <row r="129" spans="1:6">
+      <c r="A129" s="4">
+        <v>128</v>
+      </c>
+      <c r="B129" s="3" t="s">
+        <v>521</v>
+      </c>
+      <c r="C129" s="3" t="s">
+        <v>522</v>
+      </c>
+      <c r="D129" s="3" t="s">
+        <v>523</v>
+      </c>
+      <c r="E129" s="3" t="s">
+        <v>524</v>
+      </c>
+      <c r="F129" s="3">
+        <v>366309904602000</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">