--- v0 (2026-01-28)
+++ v1 (2026-04-07)
@@ -12,68 +12,1025 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="6">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="325">
   <si>
     <t>No</t>
   </si>
   <si>
     <t>Nama</t>
   </si>
   <si>
     <t>Alamat</t>
   </si>
   <si>
     <t>E-mail</t>
   </si>
   <si>
     <t>Telepon</t>
   </si>
   <si>
     <t>NPWP</t>
+  </si>
+  <si>
+    <t>CV. ILHAM EMPAT BELAS</t>
+  </si>
+  <si>
+    <t>DSN. GROGOLGEDE RT.01 RW.03, DESA GEBANGMALANG, KECAMATAN MOJOANYAR, KABUPATEN MOJOKERTO</t>
+  </si>
+  <si>
+    <t>m.zainudin12@gmail.com</t>
+  </si>
+  <si>
+    <t>-</t>
+  </si>
+  <si>
+    <t>023978067602000</t>
+  </si>
+  <si>
+    <t>CV. Ilmankarta Jaya</t>
+  </si>
+  <si>
+    <t>suronatan baru 7</t>
+  </si>
+  <si>
+    <t>ilmankartajaya@gmail.com</t>
+  </si>
+  <si>
+    <t>087846150753</t>
+  </si>
+  <si>
+    <t>CV SWASTIKA MANDIRI</t>
+  </si>
+  <si>
+    <t>JL KH A DAHLAN NO 6 PACING BANGSAL MOJOKERTO</t>
+  </si>
+  <si>
+    <t>swastikamandiri5@gmail.com</t>
+  </si>
+  <si>
+    <t>0321326760</t>
+  </si>
+  <si>
+    <t>022970230602000</t>
+  </si>
+  <si>
+    <t>Anyelir Shop</t>
+  </si>
+  <si>
+    <t>Dsn.Lespadangan RT.05 RW.06 Ds. Terusan Kec. Gedeg Kab.Mojokerto</t>
+  </si>
+  <si>
+    <t>anyelir.yureta@yahoo.com</t>
+  </si>
+  <si>
+    <t>085791217615</t>
+  </si>
+  <si>
+    <t>CV.BAROKAH JAYA ABADI</t>
+  </si>
+  <si>
+    <t>JL. KEMAKMURAN NO 81 KEDUNGMALING KEC. SOOKO KAB. MOJOKERTO</t>
+  </si>
+  <si>
+    <t>c.barokahjaya@yahoo.com</t>
+  </si>
+  <si>
+    <t>08125277704</t>
+  </si>
+  <si>
+    <t>PT. SRIJAYA SUKSES SEJAHTERA</t>
+  </si>
+  <si>
+    <t>DSN. BITING</t>
+  </si>
+  <si>
+    <t>sriadiwindyasari@gmail.com</t>
+  </si>
+  <si>
+    <t>081332607009</t>
+  </si>
+  <si>
+    <t>CV. DIVA ARTA SARANA</t>
+  </si>
+  <si>
+    <t>Dusun Lespadangan RT 5 RW 6 Desa Terusan Kecamatan Gedeg Kabupaten Mojokerto</t>
+  </si>
+  <si>
+    <t>diva_artasarana@yahoo.com</t>
+  </si>
+  <si>
+    <t>085607892089</t>
+  </si>
+  <si>
+    <t>PT. SURYA CITRA UTAMA MANDIRI</t>
+  </si>
+  <si>
+    <t>JL. RA. BASUNI 142 MOJOKERTO</t>
+  </si>
+  <si>
+    <t>piutangscum142@gmail.com</t>
+  </si>
+  <si>
+    <t>0321325825</t>
+  </si>
+  <si>
+    <t>023978182602000</t>
+  </si>
+  <si>
+    <t>KPRI Bina Sehat PPNI Kabupaten Mojokerto</t>
+  </si>
+  <si>
+    <t>Jln. Raya Jabon KM. 6, Kel. Jabon, Kec. Mojoanyar, Kab. Mojokerto, Provinsi Jawa Timur</t>
+  </si>
+  <si>
+    <t>kpribinasehatppni123@gmail.com</t>
+  </si>
+  <si>
+    <t>085859533677</t>
+  </si>
+  <si>
+    <t>018480160602000</t>
+  </si>
+  <si>
+    <t>CV. Sumber Berkah Abadi</t>
+  </si>
+  <si>
+    <t>Jl. Raya Suromulang Barat XII No. 58 Surodinawan Kec. Prajuritkulon Kota Mojokerto</t>
+  </si>
+  <si>
+    <t>cvsumberberkah77@gmail.com</t>
+  </si>
+  <si>
+    <t>082230401087</t>
+  </si>
+  <si>
+    <t>CV. ARTHA KENCANA NARARYA</t>
+  </si>
+  <si>
+    <t>JL.DAHLIA 25A RT. 03 RW. 08 SOOKO KAB. MOJOKERTO</t>
+  </si>
+  <si>
+    <t>hartami.kurniawan1@gmail.com</t>
+  </si>
+  <si>
+    <t>022968838602000</t>
+  </si>
+  <si>
+    <t>BRISIA KARYA UTAMA</t>
+  </si>
+  <si>
+    <t>Jl. Karanglo Gang 1 No. 16 RT. 002/RW. 002, Kelurahan Wates, Kecamatan Magersari, Kota Mojokerto</t>
+  </si>
+  <si>
+    <t>brisiakaryautama@gmail.com</t>
+  </si>
+  <si>
+    <t>082136122600</t>
+  </si>
+  <si>
+    <t>CV. KIRANA ASTHA BRATA</t>
+  </si>
+  <si>
+    <t>Jalan panderman 3 no 7 Kota Mojokerto</t>
+  </si>
+  <si>
+    <t>kiranaasthabrata@gmail.com</t>
+  </si>
+  <si>
+    <t>085259932002</t>
+  </si>
+  <si>
+    <t>BEE PRINT</t>
+  </si>
+  <si>
+    <t>KENITEN</t>
+  </si>
+  <si>
+    <t>januaragungsetyaramadhan@gmail.com</t>
+  </si>
+  <si>
+    <t>085549071461</t>
+  </si>
+  <si>
+    <t>CV. RIZKY LANGIT RAMADHAN</t>
+  </si>
+  <si>
+    <t>Perumahan Griya Japan Raya Jalan Sentanudewa Blok X-4</t>
+  </si>
+  <si>
+    <t>rizkykerja@gmail.com</t>
+  </si>
+  <si>
+    <t>CV. ARAYYA HADI NATA</t>
+  </si>
+  <si>
+    <t>DUSUN SAWURKEMBANG RT.001 RW.006 DESA KENANTEN KECAMATAN PURI</t>
+  </si>
+  <si>
+    <t>arayya.hn@gmail.com</t>
+  </si>
+  <si>
+    <t>082232600459</t>
+  </si>
+  <si>
+    <t>CV. Tiga Bersaudara</t>
+  </si>
+  <si>
+    <t>Ds. Brayung Kec. Puri</t>
+  </si>
+  <si>
+    <t>tebe_mjk@yahoo.co.id</t>
+  </si>
+  <si>
+    <t>020078333602000</t>
+  </si>
+  <si>
+    <t>NIKMATUL KARIMAH</t>
+  </si>
+  <si>
+    <t>Depan SMP Negeri 1 Dawarblandong, Ds. Pucuk Kec. Dawarblandong</t>
+  </si>
+  <si>
+    <t>imajoyo85@gmail.com</t>
+  </si>
+  <si>
+    <t>085730014001</t>
+  </si>
+  <si>
+    <t>LINTANG KARTIKA</t>
+  </si>
+  <si>
+    <t>JL PULOREJO II RT 006 RW 001</t>
+  </si>
+  <si>
+    <t>dedy.str73@gmail.com</t>
+  </si>
+  <si>
+    <t>081249167450</t>
+  </si>
+  <si>
+    <t>CAHAYA PHOTOCOPY</t>
+  </si>
+  <si>
+    <t>DUSUN TROWULAN</t>
+  </si>
+  <si>
+    <t>cahayaphotocopy2022@gmail.com</t>
+  </si>
+  <si>
+    <t>081231360707</t>
+  </si>
+  <si>
+    <t>ANGGARA JAYA</t>
+  </si>
+  <si>
+    <t>Surya Kusuma Regency No 74</t>
+  </si>
+  <si>
+    <t>abinkristanto9@gmail.com</t>
+  </si>
+  <si>
+    <t>081556718388</t>
+  </si>
+  <si>
+    <t>TOKO CAHAYA</t>
+  </si>
+  <si>
+    <t>CV. Mitra Cerdas</t>
+  </si>
+  <si>
+    <t>Jl. Louhan B-07 Wisma Sooko Indah Ds. Sooko Kec. Sooko Kabupaten Mojokerto</t>
+  </si>
+  <si>
+    <t>mitracerdascv@yahoo.com</t>
+  </si>
+  <si>
+    <t>025256538602000</t>
+  </si>
+  <si>
+    <t>CV. ADYAKSA TAMA MANUNGGAL</t>
+  </si>
+  <si>
+    <t>GRIYA JAPAN RAYA JL. HOCKEY JJ. 19</t>
+  </si>
+  <si>
+    <t>idajuliani818_ai@yahoo.com</t>
+  </si>
+  <si>
+    <t>CV. Dwi Putra</t>
+  </si>
+  <si>
+    <t>Jl. Jagalan III/26 Mojokerto</t>
+  </si>
+  <si>
+    <t>cv.dwputra@gmail.com</t>
+  </si>
+  <si>
+    <t>022974976602000</t>
+  </si>
+  <si>
+    <t>TOKO MEDIA KEMLAGI</t>
+  </si>
+  <si>
+    <t>Dusun Kemlagi Barat RT.02 RW.02 Desa Kemlagi</t>
+  </si>
+  <si>
+    <t>yuliantoagra@gmail.com</t>
+  </si>
+  <si>
+    <t>082337918485</t>
+  </si>
+  <si>
+    <t>WAHYUNI</t>
+  </si>
+  <si>
+    <t>DSN. SIDOBECIK</t>
+  </si>
+  <si>
+    <t>wahyunifc123@gmail.com</t>
+  </si>
+  <si>
+    <t>081333331628</t>
+  </si>
+  <si>
+    <t>CV. TRIBUANA TUNGGA DEWI</t>
+  </si>
+  <si>
+    <t>Jl. Pondok Wage Indah II Blok P-23 Sidoarjo</t>
+  </si>
+  <si>
+    <t>iroosy123@gmail.com</t>
+  </si>
+  <si>
+    <t>0318550500</t>
+  </si>
+  <si>
+    <t>026381533603000</t>
+  </si>
+  <si>
+    <t>CV. ANUGRAH JAYA MULTINDO</t>
+  </si>
+  <si>
+    <t>PERUM PURI KRATON BLOK C 01</t>
+  </si>
+  <si>
+    <t>wulan_hadiee@yahoo.com</t>
+  </si>
+  <si>
+    <t>MOZ STATIONERY</t>
+  </si>
+  <si>
+    <t>Teras tambakagung Puri Mojokerto</t>
+  </si>
+  <si>
+    <t>andreadietricth@gmail.com</t>
+  </si>
+  <si>
+    <t>085731061414</t>
+  </si>
+  <si>
+    <t>TOKO SANDI</t>
+  </si>
+  <si>
+    <t>DSN. PANJER RT.001RW.004 TUNGGALPAGER PUNGGING-MOJOKERTO</t>
+  </si>
+  <si>
+    <t>hs6477759@gmail.com</t>
+  </si>
+  <si>
+    <t>081615220276</t>
+  </si>
+  <si>
+    <t>CV BINTANG DJAYA ABADI</t>
+  </si>
+  <si>
+    <t>JAPAN RAYA JL WISNU Q.9</t>
+  </si>
+  <si>
+    <t>bintangdjayaqbadi@yahoo.com</t>
+  </si>
+  <si>
+    <t>085761632220</t>
+  </si>
+  <si>
+    <t>RIZQI JAYA ABADI</t>
+  </si>
+  <si>
+    <t>Jl. Raya Ijen, Dsn. Jatikulon Ds. Lengkong Kec.Mojoanyar, Kab.Mojokerto</t>
+  </si>
+  <si>
+    <t>cahayamata989@gmail.com</t>
+  </si>
+  <si>
+    <t>081331040213</t>
+  </si>
+  <si>
+    <t>CV. DOUBLE BRO</t>
+  </si>
+  <si>
+    <t>PERUM PURI KENCANA L-22, DESA SUMBERGIRANG, KECAMATAN PURI</t>
+  </si>
+  <si>
+    <t>doublebro.cv@gmail.com</t>
+  </si>
+  <si>
+    <t>085736240401</t>
+  </si>
+  <si>
+    <t>CV. Surya Indo Connection</t>
+  </si>
+  <si>
+    <t>Siwalankerto tengah gang manggis no.16</t>
+  </si>
+  <si>
+    <t>suryaindo.connection@gmail.com</t>
+  </si>
+  <si>
+    <t>Ffaa Shop</t>
+  </si>
+  <si>
+    <t>Dusun Kenongo Desa Mlirip Jetis</t>
+  </si>
+  <si>
+    <t>septinovi46@gmail.com</t>
+  </si>
+  <si>
+    <t>085854972414</t>
+  </si>
+  <si>
+    <t>Nabila Mojopahit</t>
+  </si>
+  <si>
+    <t>kademangan RT 001 RW 001</t>
+  </si>
+  <si>
+    <t>nabilamojopahit@gmail.com</t>
+  </si>
+  <si>
+    <t>081331722314</t>
+  </si>
+  <si>
+    <t>LStore</t>
+  </si>
+  <si>
+    <t>Dsn. Pakiswetan RT 02 RW 01 Ds. Pakis Kec. Trowulan</t>
+  </si>
+  <si>
+    <t>ichianita14@gmail.com</t>
+  </si>
+  <si>
+    <t>085850802656</t>
+  </si>
+  <si>
+    <t>PT. Bramastana Majatama Nuswantara</t>
+  </si>
+  <si>
+    <t>Dsn. Nglinguk, Ds/Kel. Trowulan, Kec. Trowulan, Kab.Mojokerto</t>
+  </si>
+  <si>
+    <t>bmn.pt2022@gmail.com</t>
+  </si>
+  <si>
+    <t>082139202767</t>
+  </si>
+  <si>
+    <t>CV ARKATAMA MUBARAK</t>
+  </si>
+  <si>
+    <t>Perum Indraprasta Blok B5 No 22 Desa Mlaten Kecamatan Puri</t>
+  </si>
+  <si>
+    <t>arkatamamubarak@gmail.com</t>
+  </si>
+  <si>
+    <t>082137120959</t>
+  </si>
+  <si>
+    <t>CV. UNGGUL SELARAS</t>
+  </si>
+  <si>
+    <t>Jl. Jeruk Seduri-Mojosari, Mojokerto</t>
+  </si>
+  <si>
+    <t>selarasunggul@yahoo.co.id</t>
+  </si>
+  <si>
+    <t>022971899602000</t>
+  </si>
+  <si>
+    <t>Sejahtera Bersama</t>
+  </si>
+  <si>
+    <t>Jl. Riau no. 01</t>
+  </si>
+  <si>
+    <t>sejahterabersama57@gmail.com</t>
+  </si>
+  <si>
+    <t>081233000575</t>
+  </si>
+  <si>
+    <t>Dinamyc Printing</t>
+  </si>
+  <si>
+    <t>Dsn. Juwetrejo, RT. 002 RW. 003 Ds. Pohjejer</t>
+  </si>
+  <si>
+    <t>alilukman.hakim26@gmail.com</t>
+  </si>
+  <si>
+    <t>CV. NADIRA DAKSA SAKTI</t>
+  </si>
+  <si>
+    <t>Dsn. Kedungbedo RT. 001 RW. 005 Desa Gemekan</t>
+  </si>
+  <si>
+    <t>nadiradaksasakti@gmail.com</t>
+  </si>
+  <si>
+    <t>085748207874</t>
+  </si>
+  <si>
+    <t>PT. GADING MURNI</t>
+  </si>
+  <si>
+    <t>JL. TUNJUNGAN NO. 27 SURABAYA</t>
+  </si>
+  <si>
+    <t>abror@gadingmurni.co.id</t>
+  </si>
+  <si>
+    <t>031-99251478</t>
+  </si>
+  <si>
+    <t>011087434631000</t>
+  </si>
+  <si>
+    <t>MITRA PERCETAKAN</t>
+  </si>
+  <si>
+    <t>Kedungkwali XI/44 Kel. Miji Kec. Kranggan</t>
+  </si>
+  <si>
+    <t>masguphonk@gmail.com</t>
+  </si>
+  <si>
+    <t>082141058585</t>
+  </si>
+  <si>
+    <t>Mulya mandiri sejahtera</t>
+  </si>
+  <si>
+    <t>Dusun Gatul, Desa Banjaragung kecamatan Puri, kabupaten Mojokerto</t>
+  </si>
+  <si>
+    <t>mulyamandirisejahtera2021@gmail.com</t>
+  </si>
+  <si>
+    <t>087841680785</t>
+  </si>
+  <si>
+    <t>MOZAIC</t>
+  </si>
+  <si>
+    <t>Jl. Raya Tawangsari No.209 RT.06 RW.02 Ngrowo Bangsal Mojokerto 61381 Jawa Timur</t>
+  </si>
+  <si>
+    <t>lavigneivon@gmail.com</t>
+  </si>
+  <si>
+    <t>082134805759</t>
+  </si>
+  <si>
+    <t>AXLE COMPUTER</t>
+  </si>
+  <si>
+    <t>Jalan P. Carik Desa Watesnegoro</t>
+  </si>
+  <si>
+    <t>achmadxander13@gmail.com</t>
+  </si>
+  <si>
+    <t>081333299375</t>
+  </si>
+  <si>
+    <t>CV.KRISHNA COMMUNICATION CENTER</t>
+  </si>
+  <si>
+    <t>Jalan Empunala no.370</t>
+  </si>
+  <si>
+    <t>bisniskrishna@gmail.com</t>
+  </si>
+  <si>
+    <t>CV INARO ERFOLG INDONESIA</t>
+  </si>
+  <si>
+    <t>GRIYA TEGAL INDAH NO 19, SIDOHARJO, GEDEG</t>
+  </si>
+  <si>
+    <t>yulinarazizah@gmail.com</t>
+  </si>
+  <si>
+    <t>085733352178</t>
+  </si>
+  <si>
+    <t>UD. AULIA OFFSET</t>
+  </si>
+  <si>
+    <t>Jl. Welirang 6 no. 18 Wates - Kota Mojokerto</t>
+  </si>
+  <si>
+    <t>djokowibisono72@gmail.com</t>
+  </si>
+  <si>
+    <t>081335976615</t>
+  </si>
+  <si>
+    <t>CV TERA DIPTA PERKASA</t>
+  </si>
+  <si>
+    <t>DSN BEJIJONG RT 001 RW 001</t>
+  </si>
+  <si>
+    <t>listyantoteraaugustia@gmail.com</t>
+  </si>
+  <si>
+    <t>082247846080</t>
+  </si>
+  <si>
+    <t>Firstprinter and computer</t>
+  </si>
+  <si>
+    <t>Surodinawan gang 2 no. 39 prajuritkulon mojokerto</t>
+  </si>
+  <si>
+    <t>marmutzku@gmail.com</t>
+  </si>
+  <si>
+    <t>085755470588</t>
+  </si>
+  <si>
+    <t>WARNA DIGITAL IMAGE</t>
+  </si>
+  <si>
+    <t>Jl. Surodinawan No. 157</t>
+  </si>
+  <si>
+    <t>umiuma230@gmail.com</t>
+  </si>
+  <si>
+    <t>081332674466</t>
+  </si>
+  <si>
+    <t>CV. PARM GROUP</t>
+  </si>
+  <si>
+    <t>DUSUN BEDOG RT 04 RW 05 DESA MLATEN KECAMATAN PURI</t>
+  </si>
+  <si>
+    <t>groupparm@gmail.com</t>
+  </si>
+  <si>
+    <t>085749049058</t>
+  </si>
+  <si>
+    <t>CV.KREATIF NETA BERSAMA</t>
+  </si>
+  <si>
+    <t>Griya Permata Meri, Blok D-2, No. 15, Kec. Kranggan, Kota Mojokerto</t>
+  </si>
+  <si>
+    <t>cvkreatifnetabersama@gmail.com</t>
+  </si>
+  <si>
+    <t>08813578867</t>
+  </si>
+  <si>
+    <t>Kiki Photo Copy</t>
+  </si>
+  <si>
+    <t>Kranggan GG.5 no.32 kel.kranggan kec.kranggan kota Mojokerto</t>
+  </si>
+  <si>
+    <t>kinankeyne12@gmail.com</t>
+  </si>
+  <si>
+    <t>085746599500</t>
+  </si>
+  <si>
+    <t>PT.HARJANA TATA SENTOSA</t>
+  </si>
+  <si>
+    <t>JL RADEN WIJAYA 57, TROWULAN, KABUPATEN MOJOKERTO</t>
+  </si>
+  <si>
+    <t>ptharjanatatasentosa@gmail.com</t>
+  </si>
+  <si>
+    <t>082233746697,</t>
+  </si>
+  <si>
+    <t>MURAH REZEKI</t>
+  </si>
+  <si>
+    <t>Jl.kh.nawawi no.20</t>
+  </si>
+  <si>
+    <t>murahrezekimjk@gmail.com</t>
+  </si>
+  <si>
+    <t>082300002167</t>
+  </si>
+  <si>
+    <t>CV. Dadi Mulyo</t>
+  </si>
+  <si>
+    <t>Jl. Raya Suromulang Barat XII No 57 Kel. Surodinawan Kec. Prajuritkulon Kota Mojokerto</t>
+  </si>
+  <si>
+    <t>cvdadimulyo99@gmail.com</t>
+  </si>
+  <si>
+    <t>089643619569</t>
+  </si>
+  <si>
+    <t>CV. SINARAN ABADI</t>
+  </si>
+  <si>
+    <t>JL. KARANGLO 1/16 RT. 002 RW. 002, KEL. WATES, KEC. MAGERSARI, KOTA MOJOKERTO</t>
+  </si>
+  <si>
+    <t>sinaranabadi13@gmail.com</t>
+  </si>
+  <si>
+    <t>0895351873400</t>
+  </si>
+  <si>
+    <t>037501137602000</t>
+  </si>
+  <si>
+    <t>Griya Danastri</t>
+  </si>
+  <si>
+    <t>Tuwiri RT 003 RW 010 Seduri Mojosari Mojokerto Jawa timur</t>
+  </si>
+  <si>
+    <t>yuliahlail@gmail.com</t>
+  </si>
+  <si>
+    <t>085816772864</t>
+  </si>
+  <si>
+    <t>CV. PELITA BERSAMA MANDIRI</t>
+  </si>
+  <si>
+    <t>DUSUN JAJAR RT. 01 RW. 05 DESA KEPUHKEMBENG KECAMATAN PETERONGAN KABUPATEN JOMBANG</t>
+  </si>
+  <si>
+    <t>pelita.bersamamandiri@yahoo.com</t>
+  </si>
+  <si>
+    <t>CV PRADA ADIKARA</t>
+  </si>
+  <si>
+    <t>Jln. Raya Medali RT 005 RW 002 Medali, Kec. Puri, Kab. Mojokerto</t>
+  </si>
+  <si>
+    <t>cvpradaadikara@gmail.com</t>
+  </si>
+  <si>
+    <t>081332152702</t>
+  </si>
+  <si>
+    <t>KAMAEE</t>
+  </si>
+  <si>
+    <t>Jl.Moch Hatta, Seduri, Mojosari</t>
+  </si>
+  <si>
+    <t>ranggapradana1998@gmail.com</t>
+  </si>
+  <si>
+    <t>081249222094</t>
+  </si>
+  <si>
+    <t>Anugerah Burhani</t>
+  </si>
+  <si>
+    <t>JEBUG RT 18 RW 05 CANGKRINGSARI SUKODONO - SIDOARJO</t>
+  </si>
+  <si>
+    <t>anugerahburhani.cv@gmail.com</t>
+  </si>
+  <si>
+    <t>03199036512</t>
+  </si>
+  <si>
+    <t>CV KARYA MAJAPAHIT</t>
+  </si>
+  <si>
+    <t>Jatikulon gg1 no 21b Rt.001 Rw.001</t>
+  </si>
+  <si>
+    <t>cvkaryamajapahit@gmail.com</t>
+  </si>
+  <si>
+    <t>081216888683</t>
+  </si>
+  <si>
+    <t>CV.PEDULI</t>
+  </si>
+  <si>
+    <t>JL. TERATAI, NO. 44-99 DS. SOOKO, KEC. SOOKO, KAB. MOJOKERTO</t>
+  </si>
+  <si>
+    <t>fasikhu91@gmail.com</t>
+  </si>
+  <si>
+    <t>CV. MEDIATAMA</t>
+  </si>
+  <si>
+    <t>Balongsari Gang VI Nomor 86-G Kel Balongsari Kec. Magersari</t>
+  </si>
+  <si>
+    <t>mediatamakomputer15@gmail.com</t>
+  </si>
+  <si>
+    <t>0321382578</t>
+  </si>
+  <si>
+    <t>Toko Kawitan Jaya</t>
+  </si>
+  <si>
+    <t>dsn.wunut, desa sampangagung, kec. kutorejo</t>
+  </si>
+  <si>
+    <t>ninik1020@gmail.com</t>
+  </si>
+  <si>
+    <t>081249165959</t>
+  </si>
+  <si>
+    <t>085371631602000</t>
+  </si>
+  <si>
+    <t>PAMUJA GROUP PRODUCTIONS</t>
+  </si>
+  <si>
+    <t>Jl. Barat Pasar Baru No. 27 Desa Kedungmaling Kec. Sooko Kab. Mojokerto</t>
+  </si>
+  <si>
+    <t>pamuja_gp@yahoo.com</t>
+  </si>
+  <si>
+    <t>CV. MUTIARA JINGGA</t>
+  </si>
+  <si>
+    <t>JL. RAYA SAMBIROTO No. 9 RT. 004 RW. 002 SAMBIROTO, KEC. SOOKO KAB. MOJOKERTO</t>
+  </si>
+  <si>
+    <t>mutiarajingga_cv@yahoo.com</t>
+  </si>
+  <si>
+    <t>BERUANGKERTAS</t>
+  </si>
+  <si>
+    <t>DSN.KEJAMBON DS.GONDANG KEC.GONDANG</t>
+  </si>
+  <si>
+    <t>ana.yulfia@gmail.com</t>
+  </si>
+  <si>
+    <t>082231046973</t>
+  </si>
+  <si>
+    <t>CV. KARYA PRIMA</t>
+  </si>
+  <si>
+    <t>Pendowo Rt/Rw. 01/01 Desa Ngingasrembyong Kec. Sooko Kab. Mojokerto</t>
+  </si>
+  <si>
+    <t>cvkaryaprima01@gmail.com</t>
+  </si>
+  <si>
+    <t>082132637771</t>
+  </si>
+  <si>
+    <t>Surya Agra Abadi</t>
+  </si>
+  <si>
+    <t>Jl. Masjid No. 72, Mojosari</t>
+  </si>
+  <si>
+    <t>suryaagraabadi@gmail.com</t>
+  </si>
+  <si>
+    <t>0811310137</t>
+  </si>
+  <si>
+    <t>037337409602000</t>
+  </si>
+  <si>
+    <t>CV. BANJOE BIROE</t>
+  </si>
+  <si>
+    <t>JL. HATMODIHARJO 222 A KEDUNGMALING SOOKO, MOJOKERTO JATIM 61361</t>
+  </si>
+  <si>
+    <t>banjoe_biroe@yahoo.com</t>
+  </si>
+  <si>
+    <t>karya makmur sejahtera lkd</t>
+  </si>
+  <si>
+    <t>JL.KOMPI MURLAN 8 DESA KETAPANRAME KEC TRAWAS</t>
+  </si>
+  <si>
+    <t>farida.wiwik80@gmail.com</t>
+  </si>
+  <si>
+    <t>08123142965</t>
+  </si>
+  <si>
+    <t>PT SUMBER ENERGI BAHAGIA</t>
+  </si>
+  <si>
+    <t>Dusun Ngaglik Rt 004 Rw 003, Desa Sidorejo, Kecamatan Jetis, Kabupaten Mojokerto</t>
+  </si>
+  <si>
+    <t>ptseb123@gmail.com</t>
+  </si>
+  <si>
+    <t>082311109719</t>
+  </si>
+  <si>
+    <t>CV. ABI JAYA GROUP</t>
+  </si>
+  <si>
+    <t>Dusun Sidorejo RT.03 RW. 04 Desa Wonosari Kecamatan Ngoro Kabupaten Mojokerto</t>
+  </si>
+  <si>
+    <t>abijayagroup351@gmail.com</t>
+  </si>
+  <si>
+    <t>081234012102</t>
+  </si>
+  <si>
+    <t>CV. CAHAYA</t>
+  </si>
+  <si>
+    <t>JL. AIRLANGGA NOMOR 48A, RT. 002 RW. 003 DS. JELAKOMBO, KEC. JOMBANG, KAB. JOMBANG</t>
+  </si>
+  <si>
+    <t>cv_cahayaa@yahoo.com</t>
+  </si>
+  <si>
+    <t>082140865005</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -86,56 +1043,62 @@
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="3">
+  <cellXfs count="5">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
@@ -401,84 +1364,1704 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F1"/>
+  <dimension ref="A1:F82"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="F1" sqref="F1"/>
+      <selection activeCell="F82" sqref="F82"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5.713" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="5.856" bestFit="true" customWidth="true" style="0"/>
-[...3 lines deleted...]
-    <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="48.274" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="114.258" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="42.418" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="18.71" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
+      </c>
+    </row>
+    <row r="2" spans="1:6">
+      <c r="A2" s="4">
+        <v>1</v>
+      </c>
+      <c r="B2" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="C2" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="D2" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="F2" s="3" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="3" spans="1:6">
+      <c r="A3" s="4">
+        <v>2</v>
+      </c>
+      <c r="B3" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="C3" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D3" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="E3" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="F3" s="3">
+        <v>966884835602000</v>
+      </c>
+    </row>
+    <row r="4" spans="1:6">
+      <c r="A4" s="4">
+        <v>3</v>
+      </c>
+      <c r="B4" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="C4" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="D4" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="E4" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="F4" s="3" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="5" spans="1:6">
+      <c r="A5" s="4">
+        <v>4</v>
+      </c>
+      <c r="B5" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C5" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D5" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E5" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="F5" s="3">
+        <v>925640450602000</v>
+      </c>
+    </row>
+    <row r="6" spans="1:6">
+      <c r="A6" s="4">
+        <v>5</v>
+      </c>
+      <c r="B6" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="C6" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="D6" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="E6" s="3" t="s">
+        <v>27</v>
+      </c>
+      <c r="F6" s="3">
+        <v>665006185602000</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6">
+      <c r="A7" s="4">
+        <v>6</v>
+      </c>
+      <c r="B7" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="C7" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="D7" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="E7" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="F7" s="3">
+        <v>532937356602000</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6">
+      <c r="A8" s="4">
+        <v>7</v>
+      </c>
+      <c r="B8" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="C8" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="D8" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="E8" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="F8" s="3">
+        <v>956697726602000</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6">
+      <c r="A9" s="4">
+        <v>8</v>
+      </c>
+      <c r="B9" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="C9" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="D9" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="E9" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="F9" s="3" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6">
+      <c r="A10" s="4">
+        <v>9</v>
+      </c>
+      <c r="B10" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="C10" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="D10" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="E10" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="F10" s="3" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6">
+      <c r="A11" s="4">
+        <v>10</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="C11" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="D11" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="E11" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="F11" s="3">
+        <v>901346429602000</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6">
+      <c r="A12" s="4">
+        <v>11</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="C12" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="D12" s="3" t="s">
+        <v>52</v>
+      </c>
+      <c r="E12" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="F12" s="3" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6">
+      <c r="A13" s="4">
+        <v>12</v>
+      </c>
+      <c r="B13" s="3" t="s">
+        <v>54</v>
+      </c>
+      <c r="C13" s="3" t="s">
+        <v>55</v>
+      </c>
+      <c r="D13" s="3" t="s">
+        <v>56</v>
+      </c>
+      <c r="E13" s="3" t="s">
+        <v>57</v>
+      </c>
+      <c r="F13" s="3">
+        <v>655872836602000</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6">
+      <c r="A14" s="4">
+        <v>13</v>
+      </c>
+      <c r="B14" s="3" t="s">
+        <v>58</v>
+      </c>
+      <c r="C14" s="3" t="s">
+        <v>59</v>
+      </c>
+      <c r="D14" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="E14" s="3" t="s">
+        <v>61</v>
+      </c>
+      <c r="F14" s="3">
+        <v>657969002602000</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6">
+      <c r="A15" s="4">
+        <v>14</v>
+      </c>
+      <c r="B15" s="3" t="s">
+        <v>62</v>
+      </c>
+      <c r="C15" s="3" t="s">
+        <v>63</v>
+      </c>
+      <c r="D15" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="E15" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="F15" s="3">
+        <v>610303604602000</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6">
+      <c r="A16" s="4">
+        <v>15</v>
+      </c>
+      <c r="B16" s="3" t="s">
+        <v>66</v>
+      </c>
+      <c r="C16" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="D16" s="3" t="s">
+        <v>68</v>
+      </c>
+      <c r="E16" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="F16" s="3">
+        <v>735470510602000</v>
+      </c>
+    </row>
+    <row r="17" spans="1:6">
+      <c r="A17" s="4">
+        <v>16</v>
+      </c>
+      <c r="B17" s="3" t="s">
+        <v>69</v>
+      </c>
+      <c r="C17" s="3" t="s">
+        <v>70</v>
+      </c>
+      <c r="D17" s="3" t="s">
+        <v>71</v>
+      </c>
+      <c r="E17" s="3" t="s">
+        <v>72</v>
+      </c>
+      <c r="F17" s="3">
+        <v>630904316602000</v>
+      </c>
+    </row>
+    <row r="18" spans="1:6">
+      <c r="A18" s="4">
+        <v>17</v>
+      </c>
+      <c r="B18" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="C18" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="D18" s="3" t="s">
+        <v>75</v>
+      </c>
+      <c r="E18" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="F18" s="3" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="19" spans="1:6">
+      <c r="A19" s="4">
+        <v>18</v>
+      </c>
+      <c r="B19" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="C19" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="D19" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="E19" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="F19" s="3">
+        <v>410272918602000</v>
+      </c>
+    </row>
+    <row r="20" spans="1:6">
+      <c r="A20" s="4">
+        <v>19</v>
+      </c>
+      <c r="B20" s="3" t="s">
+        <v>81</v>
+      </c>
+      <c r="C20" s="3" t="s">
+        <v>82</v>
+      </c>
+      <c r="D20" s="3" t="s">
+        <v>83</v>
+      </c>
+      <c r="E20" s="3" t="s">
+        <v>84</v>
+      </c>
+      <c r="F20" s="3">
+        <v>903536514602000</v>
+      </c>
+    </row>
+    <row r="21" spans="1:6">
+      <c r="A21" s="4">
+        <v>20</v>
+      </c>
+      <c r="B21" s="3" t="s">
+        <v>85</v>
+      </c>
+      <c r="C21" s="3" t="s">
+        <v>86</v>
+      </c>
+      <c r="D21" s="3" t="s">
+        <v>87</v>
+      </c>
+      <c r="E21" s="3" t="s">
+        <v>88</v>
+      </c>
+      <c r="F21" s="3">
+        <v>815084132602000</v>
+      </c>
+    </row>
+    <row r="22" spans="1:6">
+      <c r="A22" s="4">
+        <v>21</v>
+      </c>
+      <c r="B22" s="3" t="s">
+        <v>89</v>
+      </c>
+      <c r="C22" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="D22" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="E22" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="F22" s="3">
+        <v>833234545604000</v>
+      </c>
+    </row>
+    <row r="23" spans="1:6">
+      <c r="A23" s="4">
+        <v>22</v>
+      </c>
+      <c r="B23" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="C23" s="3" t="s">
+        <v>86</v>
+      </c>
+      <c r="D23" s="3" t="s">
+        <v>87</v>
+      </c>
+      <c r="E23" s="3" t="s">
+        <v>88</v>
+      </c>
+      <c r="F23" s="3">
+        <v>815084132602000</v>
+      </c>
+    </row>
+    <row r="24" spans="1:6">
+      <c r="A24" s="4">
+        <v>23</v>
+      </c>
+      <c r="B24" s="3" t="s">
+        <v>94</v>
+      </c>
+      <c r="C24" s="3" t="s">
+        <v>95</v>
+      </c>
+      <c r="D24" s="3" t="s">
+        <v>96</v>
+      </c>
+      <c r="E24" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="F24" s="3" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="25" spans="1:6">
+      <c r="A25" s="4">
+        <v>24</v>
+      </c>
+      <c r="B25" s="3" t="s">
+        <v>98</v>
+      </c>
+      <c r="C25" s="3" t="s">
+        <v>99</v>
+      </c>
+      <c r="D25" s="3" t="s">
+        <v>100</v>
+      </c>
+      <c r="E25" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="F25" s="3">
+        <v>741346886602000</v>
+      </c>
+    </row>
+    <row r="26" spans="1:6">
+      <c r="A26" s="4">
+        <v>25</v>
+      </c>
+      <c r="B26" s="3" t="s">
+        <v>101</v>
+      </c>
+      <c r="C26" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="D26" s="3" t="s">
+        <v>103</v>
+      </c>
+      <c r="E26" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="F26" s="3" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="27" spans="1:6">
+      <c r="A27" s="4">
+        <v>26</v>
+      </c>
+      <c r="B27" s="3" t="s">
+        <v>105</v>
+      </c>
+      <c r="C27" s="3" t="s">
+        <v>106</v>
+      </c>
+      <c r="D27" s="3" t="s">
+        <v>107</v>
+      </c>
+      <c r="E27" s="3" t="s">
+        <v>108</v>
+      </c>
+      <c r="F27" s="3">
+        <v>366212546602000</v>
+      </c>
+    </row>
+    <row r="28" spans="1:6">
+      <c r="A28" s="4">
+        <v>27</v>
+      </c>
+      <c r="B28" s="3" t="s">
+        <v>109</v>
+      </c>
+      <c r="C28" s="3" t="s">
+        <v>110</v>
+      </c>
+      <c r="D28" s="3" t="s">
+        <v>111</v>
+      </c>
+      <c r="E28" s="3" t="s">
+        <v>112</v>
+      </c>
+      <c r="F28" s="3">
+        <v>422156760602000</v>
+      </c>
+    </row>
+    <row r="29" spans="1:6">
+      <c r="A29" s="4">
+        <v>28</v>
+      </c>
+      <c r="B29" s="3" t="s">
+        <v>113</v>
+      </c>
+      <c r="C29" s="3" t="s">
+        <v>114</v>
+      </c>
+      <c r="D29" s="3" t="s">
+        <v>115</v>
+      </c>
+      <c r="E29" s="3" t="s">
+        <v>116</v>
+      </c>
+      <c r="F29" s="3" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="30" spans="1:6">
+      <c r="A30" s="4">
+        <v>29</v>
+      </c>
+      <c r="B30" s="3" t="s">
+        <v>118</v>
+      </c>
+      <c r="C30" s="3" t="s">
+        <v>119</v>
+      </c>
+      <c r="D30" s="3" t="s">
+        <v>120</v>
+      </c>
+      <c r="E30" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="F30" s="3">
+        <v>713463586602000</v>
+      </c>
+    </row>
+    <row r="31" spans="1:6">
+      <c r="A31" s="4">
+        <v>30</v>
+      </c>
+      <c r="B31" s="3" t="s">
+        <v>121</v>
+      </c>
+      <c r="C31" s="3" t="s">
+        <v>122</v>
+      </c>
+      <c r="D31" s="3" t="s">
+        <v>123</v>
+      </c>
+      <c r="E31" s="3" t="s">
+        <v>124</v>
+      </c>
+      <c r="F31" s="3">
+        <v>892821174602000</v>
+      </c>
+    </row>
+    <row r="32" spans="1:6">
+      <c r="A32" s="4">
+        <v>31</v>
+      </c>
+      <c r="B32" s="3" t="s">
+        <v>125</v>
+      </c>
+      <c r="C32" s="3" t="s">
+        <v>126</v>
+      </c>
+      <c r="D32" s="3" t="s">
+        <v>127</v>
+      </c>
+      <c r="E32" s="3" t="s">
+        <v>128</v>
+      </c>
+      <c r="F32" s="3">
+        <v>835968348602000</v>
+      </c>
+    </row>
+    <row r="33" spans="1:6">
+      <c r="A33" s="4">
+        <v>32</v>
+      </c>
+      <c r="B33" s="3" t="s">
+        <v>129</v>
+      </c>
+      <c r="C33" s="3" t="s">
+        <v>130</v>
+      </c>
+      <c r="D33" s="3" t="s">
+        <v>131</v>
+      </c>
+      <c r="E33" s="3" t="s">
+        <v>132</v>
+      </c>
+      <c r="F33" s="3">
+        <v>427050695602000</v>
+      </c>
+    </row>
+    <row r="34" spans="1:6">
+      <c r="A34" s="4">
+        <v>33</v>
+      </c>
+      <c r="B34" s="3" t="s">
+        <v>133</v>
+      </c>
+      <c r="C34" s="3" t="s">
+        <v>134</v>
+      </c>
+      <c r="D34" s="3" t="s">
+        <v>135</v>
+      </c>
+      <c r="E34" s="3" t="s">
+        <v>136</v>
+      </c>
+      <c r="F34" s="3">
+        <v>803493113602000</v>
+      </c>
+    </row>
+    <row r="35" spans="1:6">
+      <c r="A35" s="4">
+        <v>34</v>
+      </c>
+      <c r="B35" s="3" t="s">
+        <v>137</v>
+      </c>
+      <c r="C35" s="3" t="s">
+        <v>138</v>
+      </c>
+      <c r="D35" s="3" t="s">
+        <v>139</v>
+      </c>
+      <c r="E35" s="3" t="s">
+        <v>140</v>
+      </c>
+      <c r="F35" s="3">
+        <v>617004114602000</v>
+      </c>
+    </row>
+    <row r="36" spans="1:6">
+      <c r="A36" s="4">
+        <v>35</v>
+      </c>
+      <c r="B36" s="3" t="s">
+        <v>141</v>
+      </c>
+      <c r="C36" s="3" t="s">
+        <v>142</v>
+      </c>
+      <c r="D36" s="3" t="s">
+        <v>143</v>
+      </c>
+      <c r="E36" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="F36" s="3">
+        <v>829309202609000</v>
+      </c>
+    </row>
+    <row r="37" spans="1:6">
+      <c r="A37" s="4">
+        <v>36</v>
+      </c>
+      <c r="B37" s="3" t="s">
+        <v>144</v>
+      </c>
+      <c r="C37" s="3" t="s">
+        <v>145</v>
+      </c>
+      <c r="D37" s="3" t="s">
+        <v>146</v>
+      </c>
+      <c r="E37" s="3" t="s">
+        <v>147</v>
+      </c>
+      <c r="F37" s="3">
+        <v>718815855602000</v>
+      </c>
+    </row>
+    <row r="38" spans="1:6">
+      <c r="A38" s="4">
+        <v>37</v>
+      </c>
+      <c r="B38" s="3" t="s">
+        <v>148</v>
+      </c>
+      <c r="C38" s="3" t="s">
+        <v>149</v>
+      </c>
+      <c r="D38" s="3" t="s">
+        <v>150</v>
+      </c>
+      <c r="E38" s="3" t="s">
+        <v>151</v>
+      </c>
+      <c r="F38" s="3">
+        <v>637170382602000</v>
+      </c>
+    </row>
+    <row r="39" spans="1:6">
+      <c r="A39" s="4">
+        <v>38</v>
+      </c>
+      <c r="B39" s="3" t="s">
+        <v>152</v>
+      </c>
+      <c r="C39" s="3" t="s">
+        <v>153</v>
+      </c>
+      <c r="D39" s="3" t="s">
+        <v>154</v>
+      </c>
+      <c r="E39" s="3" t="s">
+        <v>155</v>
+      </c>
+      <c r="F39" s="3">
+        <v>255618431602000</v>
+      </c>
+    </row>
+    <row r="40" spans="1:6">
+      <c r="A40" s="4">
+        <v>39</v>
+      </c>
+      <c r="B40" s="3" t="s">
+        <v>156</v>
+      </c>
+      <c r="C40" s="3" t="s">
+        <v>157</v>
+      </c>
+      <c r="D40" s="3" t="s">
+        <v>158</v>
+      </c>
+      <c r="E40" s="3" t="s">
+        <v>159</v>
+      </c>
+      <c r="F40" s="3">
+        <v>632343216602000</v>
+      </c>
+    </row>
+    <row r="41" spans="1:6">
+      <c r="A41" s="4">
+        <v>40</v>
+      </c>
+      <c r="B41" s="3" t="s">
+        <v>160</v>
+      </c>
+      <c r="C41" s="3" t="s">
+        <v>161</v>
+      </c>
+      <c r="D41" s="3" t="s">
+        <v>162</v>
+      </c>
+      <c r="E41" s="3" t="s">
+        <v>163</v>
+      </c>
+      <c r="F41" s="3">
+        <v>421560137602000</v>
+      </c>
+    </row>
+    <row r="42" spans="1:6">
+      <c r="A42" s="4">
+        <v>41</v>
+      </c>
+      <c r="B42" s="3" t="s">
+        <v>164</v>
+      </c>
+      <c r="C42" s="3" t="s">
+        <v>165</v>
+      </c>
+      <c r="D42" s="3" t="s">
+        <v>166</v>
+      </c>
+      <c r="E42" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="F42" s="3" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="43" spans="1:6">
+      <c r="A43" s="4">
+        <v>42</v>
+      </c>
+      <c r="B43" s="3" t="s">
+        <v>168</v>
+      </c>
+      <c r="C43" s="3" t="s">
+        <v>169</v>
+      </c>
+      <c r="D43" s="3" t="s">
+        <v>170</v>
+      </c>
+      <c r="E43" s="3" t="s">
+        <v>171</v>
+      </c>
+      <c r="F43" s="3">
+        <v>767838485602000</v>
+      </c>
+    </row>
+    <row r="44" spans="1:6">
+      <c r="A44" s="4">
+        <v>43</v>
+      </c>
+      <c r="B44" s="3" t="s">
+        <v>172</v>
+      </c>
+      <c r="C44" s="3" t="s">
+        <v>173</v>
+      </c>
+      <c r="D44" s="3" t="s">
+        <v>174</v>
+      </c>
+      <c r="E44" s="3">
+        <v>62857321400213</v>
+      </c>
+      <c r="F44" s="3">
+        <v>807564208602000</v>
+      </c>
+    </row>
+    <row r="45" spans="1:6">
+      <c r="A45" s="4">
+        <v>44</v>
+      </c>
+      <c r="B45" s="3" t="s">
+        <v>175</v>
+      </c>
+      <c r="C45" s="3" t="s">
+        <v>176</v>
+      </c>
+      <c r="D45" s="3" t="s">
+        <v>177</v>
+      </c>
+      <c r="E45" s="3" t="s">
+        <v>178</v>
+      </c>
+      <c r="F45" s="3">
+        <v>625205158602000</v>
+      </c>
+    </row>
+    <row r="46" spans="1:6">
+      <c r="A46" s="4">
+        <v>45</v>
+      </c>
+      <c r="B46" s="3" t="s">
+        <v>179</v>
+      </c>
+      <c r="C46" s="3" t="s">
+        <v>180</v>
+      </c>
+      <c r="D46" s="3" t="s">
+        <v>181</v>
+      </c>
+      <c r="E46" s="3" t="s">
+        <v>182</v>
+      </c>
+      <c r="F46" s="3" t="s">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="47" spans="1:6">
+      <c r="A47" s="4">
+        <v>46</v>
+      </c>
+      <c r="B47" s="3" t="s">
+        <v>184</v>
+      </c>
+      <c r="C47" s="3" t="s">
+        <v>185</v>
+      </c>
+      <c r="D47" s="3" t="s">
+        <v>186</v>
+      </c>
+      <c r="E47" s="3" t="s">
+        <v>187</v>
+      </c>
+      <c r="F47" s="3">
+        <v>666767868602000</v>
+      </c>
+    </row>
+    <row r="48" spans="1:6">
+      <c r="A48" s="4">
+        <v>47</v>
+      </c>
+      <c r="B48" s="3" t="s">
+        <v>188</v>
+      </c>
+      <c r="C48" s="3" t="s">
+        <v>189</v>
+      </c>
+      <c r="D48" s="3" t="s">
+        <v>190</v>
+      </c>
+      <c r="E48" s="3" t="s">
+        <v>191</v>
+      </c>
+      <c r="F48" s="3">
+        <v>414713198602000</v>
+      </c>
+    </row>
+    <row r="49" spans="1:6">
+      <c r="A49" s="4">
+        <v>48</v>
+      </c>
+      <c r="B49" s="3" t="s">
+        <v>192</v>
+      </c>
+      <c r="C49" s="3" t="s">
+        <v>193</v>
+      </c>
+      <c r="D49" s="3" t="s">
+        <v>194</v>
+      </c>
+      <c r="E49" s="3" t="s">
+        <v>195</v>
+      </c>
+      <c r="F49" s="3">
+        <v>747982825602000</v>
+      </c>
+    </row>
+    <row r="50" spans="1:6">
+      <c r="A50" s="4">
+        <v>49</v>
+      </c>
+      <c r="B50" s="3" t="s">
+        <v>196</v>
+      </c>
+      <c r="C50" s="3" t="s">
+        <v>197</v>
+      </c>
+      <c r="D50" s="3" t="s">
+        <v>198</v>
+      </c>
+      <c r="E50" s="3" t="s">
+        <v>199</v>
+      </c>
+      <c r="F50" s="3">
+        <v>402662811602000</v>
+      </c>
+    </row>
+    <row r="51" spans="1:6">
+      <c r="A51" s="4">
+        <v>50</v>
+      </c>
+      <c r="B51" s="3" t="s">
+        <v>200</v>
+      </c>
+      <c r="C51" s="3" t="s">
+        <v>201</v>
+      </c>
+      <c r="D51" s="3" t="s">
+        <v>202</v>
+      </c>
+      <c r="E51" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="F51" s="3">
+        <v>316325075602000</v>
+      </c>
+    </row>
+    <row r="52" spans="1:6">
+      <c r="A52" s="4">
+        <v>51</v>
+      </c>
+      <c r="B52" s="3" t="s">
+        <v>203</v>
+      </c>
+      <c r="C52" s="3" t="s">
+        <v>204</v>
+      </c>
+      <c r="D52" s="3" t="s">
+        <v>205</v>
+      </c>
+      <c r="E52" s="3" t="s">
+        <v>206</v>
+      </c>
+      <c r="F52" s="3">
+        <v>965514896602000</v>
+      </c>
+    </row>
+    <row r="53" spans="1:6">
+      <c r="A53" s="4">
+        <v>52</v>
+      </c>
+      <c r="B53" s="3" t="s">
+        <v>207</v>
+      </c>
+      <c r="C53" s="3" t="s">
+        <v>208</v>
+      </c>
+      <c r="D53" s="3" t="s">
+        <v>209</v>
+      </c>
+      <c r="E53" s="3" t="s">
+        <v>210</v>
+      </c>
+      <c r="F53" s="3">
+        <v>240426759602000</v>
+      </c>
+    </row>
+    <row r="54" spans="1:6">
+      <c r="A54" s="4">
+        <v>53</v>
+      </c>
+      <c r="B54" s="3" t="s">
+        <v>211</v>
+      </c>
+      <c r="C54" s="3" t="s">
+        <v>212</v>
+      </c>
+      <c r="D54" s="3" t="s">
+        <v>213</v>
+      </c>
+      <c r="E54" s="3" t="s">
+        <v>214</v>
+      </c>
+      <c r="F54" s="3">
+        <v>403250335602000</v>
+      </c>
+    </row>
+    <row r="55" spans="1:6">
+      <c r="A55" s="4">
+        <v>54</v>
+      </c>
+      <c r="B55" s="3" t="s">
+        <v>215</v>
+      </c>
+      <c r="C55" s="3" t="s">
+        <v>216</v>
+      </c>
+      <c r="D55" s="3" t="s">
+        <v>217</v>
+      </c>
+      <c r="E55" s="3" t="s">
+        <v>218</v>
+      </c>
+      <c r="F55" s="3">
+        <v>733565808602000</v>
+      </c>
+    </row>
+    <row r="56" spans="1:6">
+      <c r="A56" s="4">
+        <v>55</v>
+      </c>
+      <c r="B56" s="3" t="s">
+        <v>219</v>
+      </c>
+      <c r="C56" s="3" t="s">
+        <v>220</v>
+      </c>
+      <c r="D56" s="3" t="s">
+        <v>221</v>
+      </c>
+      <c r="E56" s="3" t="s">
+        <v>222</v>
+      </c>
+      <c r="F56" s="3">
+        <v>630868586602000</v>
+      </c>
+    </row>
+    <row r="57" spans="1:6">
+      <c r="A57" s="4">
+        <v>56</v>
+      </c>
+      <c r="B57" s="3" t="s">
+        <v>223</v>
+      </c>
+      <c r="C57" s="3" t="s">
+        <v>224</v>
+      </c>
+      <c r="D57" s="3" t="s">
+        <v>225</v>
+      </c>
+      <c r="E57" s="3" t="s">
+        <v>226</v>
+      </c>
+      <c r="F57" s="3">
+        <v>616388286602000</v>
+      </c>
+    </row>
+    <row r="58" spans="1:6">
+      <c r="A58" s="4">
+        <v>57</v>
+      </c>
+      <c r="B58" s="3" t="s">
+        <v>227</v>
+      </c>
+      <c r="C58" s="3" t="s">
+        <v>228</v>
+      </c>
+      <c r="D58" s="3" t="s">
+        <v>229</v>
+      </c>
+      <c r="E58" s="3" t="s">
+        <v>230</v>
+      </c>
+      <c r="F58" s="3">
+        <v>508027166602000</v>
+      </c>
+    </row>
+    <row r="59" spans="1:6">
+      <c r="A59" s="4">
+        <v>58</v>
+      </c>
+      <c r="B59" s="3" t="s">
+        <v>231</v>
+      </c>
+      <c r="C59" s="3" t="s">
+        <v>232</v>
+      </c>
+      <c r="D59" s="3" t="s">
+        <v>233</v>
+      </c>
+      <c r="E59" s="3" t="s">
+        <v>234</v>
+      </c>
+      <c r="F59" s="3">
+        <v>877577445602000</v>
+      </c>
+    </row>
+    <row r="60" spans="1:6">
+      <c r="A60" s="4">
+        <v>59</v>
+      </c>
+      <c r="B60" s="3" t="s">
+        <v>235</v>
+      </c>
+      <c r="C60" s="3" t="s">
+        <v>236</v>
+      </c>
+      <c r="D60" s="3" t="s">
+        <v>237</v>
+      </c>
+      <c r="E60" s="3" t="s">
+        <v>238</v>
+      </c>
+      <c r="F60" s="3">
+        <v>967271065602000</v>
+      </c>
+    </row>
+    <row r="61" spans="1:6">
+      <c r="A61" s="4">
+        <v>60</v>
+      </c>
+      <c r="B61" s="3" t="s">
+        <v>239</v>
+      </c>
+      <c r="C61" s="3" t="s">
+        <v>240</v>
+      </c>
+      <c r="D61" s="3" t="s">
+        <v>241</v>
+      </c>
+      <c r="E61" s="3" t="s">
+        <v>242</v>
+      </c>
+      <c r="F61" s="3">
+        <v>850385535602000</v>
+      </c>
+    </row>
+    <row r="62" spans="1:6">
+      <c r="A62" s="4">
+        <v>61</v>
+      </c>
+      <c r="B62" s="3" t="s">
+        <v>243</v>
+      </c>
+      <c r="C62" s="3" t="s">
+        <v>244</v>
+      </c>
+      <c r="D62" s="3" t="s">
+        <v>245</v>
+      </c>
+      <c r="E62" s="3" t="s">
+        <v>246</v>
+      </c>
+      <c r="F62" s="3">
+        <v>901349530602000</v>
+      </c>
+    </row>
+    <row r="63" spans="1:6">
+      <c r="A63" s="4">
+        <v>62</v>
+      </c>
+      <c r="B63" s="3" t="s">
+        <v>247</v>
+      </c>
+      <c r="C63" s="3" t="s">
+        <v>248</v>
+      </c>
+      <c r="D63" s="3" t="s">
+        <v>249</v>
+      </c>
+      <c r="E63" s="3" t="s">
+        <v>250</v>
+      </c>
+      <c r="F63" s="3" t="s">
+        <v>251</v>
+      </c>
+    </row>
+    <row r="64" spans="1:6">
+      <c r="A64" s="4">
+        <v>63</v>
+      </c>
+      <c r="B64" s="3" t="s">
+        <v>252</v>
+      </c>
+      <c r="C64" s="3" t="s">
+        <v>253</v>
+      </c>
+      <c r="D64" s="3" t="s">
+        <v>254</v>
+      </c>
+      <c r="E64" s="3" t="s">
+        <v>255</v>
+      </c>
+      <c r="F64" s="3">
+        <v>964324347602000</v>
+      </c>
+    </row>
+    <row r="65" spans="1:6">
+      <c r="A65" s="4">
+        <v>64</v>
+      </c>
+      <c r="B65" s="3" t="s">
+        <v>256</v>
+      </c>
+      <c r="C65" s="3" t="s">
+        <v>257</v>
+      </c>
+      <c r="D65" s="3" t="s">
+        <v>258</v>
+      </c>
+      <c r="E65" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="F65" s="3">
+        <v>738884345602000</v>
+      </c>
+    </row>
+    <row r="66" spans="1:6">
+      <c r="A66" s="4">
+        <v>65</v>
+      </c>
+      <c r="B66" s="3" t="s">
+        <v>259</v>
+      </c>
+      <c r="C66" s="3" t="s">
+        <v>260</v>
+      </c>
+      <c r="D66" s="3" t="s">
+        <v>261</v>
+      </c>
+      <c r="E66" s="3" t="s">
+        <v>262</v>
+      </c>
+      <c r="F66" s="3">
+        <v>658214283602000</v>
+      </c>
+    </row>
+    <row r="67" spans="1:6">
+      <c r="A67" s="4">
+        <v>66</v>
+      </c>
+      <c r="B67" s="3" t="s">
+        <v>263</v>
+      </c>
+      <c r="C67" s="3" t="s">
+        <v>264</v>
+      </c>
+      <c r="D67" s="3" t="s">
+        <v>265</v>
+      </c>
+      <c r="E67" s="3" t="s">
+        <v>266</v>
+      </c>
+      <c r="F67" s="3">
+        <v>625324496602000</v>
+      </c>
+    </row>
+    <row r="68" spans="1:6">
+      <c r="A68" s="4">
+        <v>67</v>
+      </c>
+      <c r="B68" s="3" t="s">
+        <v>267</v>
+      </c>
+      <c r="C68" s="3" t="s">
+        <v>268</v>
+      </c>
+      <c r="D68" s="3" t="s">
+        <v>269</v>
+      </c>
+      <c r="E68" s="3" t="s">
+        <v>270</v>
+      </c>
+      <c r="F68" s="3">
+        <v>314822404603000</v>
+      </c>
+    </row>
+    <row r="69" spans="1:6">
+      <c r="A69" s="4">
+        <v>68</v>
+      </c>
+      <c r="B69" s="3" t="s">
+        <v>271</v>
+      </c>
+      <c r="C69" s="3" t="s">
+        <v>272</v>
+      </c>
+      <c r="D69" s="3" t="s">
+        <v>273</v>
+      </c>
+      <c r="E69" s="3" t="s">
+        <v>274</v>
+      </c>
+      <c r="F69" s="3">
+        <v>621486240602000</v>
+      </c>
+    </row>
+    <row r="70" spans="1:6">
+      <c r="A70" s="4">
+        <v>69</v>
+      </c>
+      <c r="B70" s="3" t="s">
+        <v>275</v>
+      </c>
+      <c r="C70" s="3" t="s">
+        <v>276</v>
+      </c>
+      <c r="D70" s="3" t="s">
+        <v>277</v>
+      </c>
+      <c r="E70" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="F70" s="3">
+        <v>663934289602000</v>
+      </c>
+    </row>
+    <row r="71" spans="1:6">
+      <c r="A71" s="4">
+        <v>70</v>
+      </c>
+      <c r="B71" s="3" t="s">
+        <v>278</v>
+      </c>
+      <c r="C71" s="3" t="s">
+        <v>279</v>
+      </c>
+      <c r="D71" s="3" t="s">
+        <v>280</v>
+      </c>
+      <c r="E71" s="3" t="s">
+        <v>281</v>
+      </c>
+      <c r="F71" s="3">
+        <v>311679807602000</v>
+      </c>
+    </row>
+    <row r="72" spans="1:6">
+      <c r="A72" s="4">
+        <v>71</v>
+      </c>
+      <c r="B72" s="3" t="s">
+        <v>282</v>
+      </c>
+      <c r="C72" s="3" t="s">
+        <v>283</v>
+      </c>
+      <c r="D72" s="3" t="s">
+        <v>284</v>
+      </c>
+      <c r="E72" s="3" t="s">
+        <v>285</v>
+      </c>
+      <c r="F72" s="3" t="s">
+        <v>286</v>
+      </c>
+    </row>
+    <row r="73" spans="1:6">
+      <c r="A73" s="4">
+        <v>72</v>
+      </c>
+      <c r="B73" s="3" t="s">
+        <v>287</v>
+      </c>
+      <c r="C73" s="3" t="s">
+        <v>288</v>
+      </c>
+      <c r="D73" s="3" t="s">
+        <v>289</v>
+      </c>
+      <c r="E73" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="F73" s="3">
+        <v>311657571602000</v>
+      </c>
+    </row>
+    <row r="74" spans="1:6">
+      <c r="A74" s="4">
+        <v>73</v>
+      </c>
+      <c r="B74" s="3" t="s">
+        <v>290</v>
+      </c>
+      <c r="C74" s="3" t="s">
+        <v>291</v>
+      </c>
+      <c r="D74" s="3" t="s">
+        <v>292</v>
+      </c>
+      <c r="E74" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="F74" s="3">
+        <v>720029263602000</v>
+      </c>
+    </row>
+    <row r="75" spans="1:6">
+      <c r="A75" s="4">
+        <v>74</v>
+      </c>
+      <c r="B75" s="3" t="s">
+        <v>293</v>
+      </c>
+      <c r="C75" s="3" t="s">
+        <v>294</v>
+      </c>
+      <c r="D75" s="3" t="s">
+        <v>295</v>
+      </c>
+      <c r="E75" s="3" t="s">
+        <v>296</v>
+      </c>
+      <c r="F75" s="3">
+        <v>467278768602000</v>
+      </c>
+    </row>
+    <row r="76" spans="1:6">
+      <c r="A76" s="4">
+        <v>75</v>
+      </c>
+      <c r="B76" s="3" t="s">
+        <v>297</v>
+      </c>
+      <c r="C76" s="3" t="s">
+        <v>298</v>
+      </c>
+      <c r="D76" s="3" t="s">
+        <v>299</v>
+      </c>
+      <c r="E76" s="3" t="s">
+        <v>300</v>
+      </c>
+      <c r="F76" s="3">
+        <v>314368044602000</v>
+      </c>
+    </row>
+    <row r="77" spans="1:6">
+      <c r="A77" s="4">
+        <v>76</v>
+      </c>
+      <c r="B77" s="3" t="s">
+        <v>301</v>
+      </c>
+      <c r="C77" s="3" t="s">
+        <v>302</v>
+      </c>
+      <c r="D77" s="3" t="s">
+        <v>303</v>
+      </c>
+      <c r="E77" s="3" t="s">
+        <v>304</v>
+      </c>
+      <c r="F77" s="3" t="s">
+        <v>305</v>
+      </c>
+    </row>
+    <row r="78" spans="1:6">
+      <c r="A78" s="4">
+        <v>77</v>
+      </c>
+      <c r="B78" s="3" t="s">
+        <v>306</v>
+      </c>
+      <c r="C78" s="3" t="s">
+        <v>307</v>
+      </c>
+      <c r="D78" s="3" t="s">
+        <v>308</v>
+      </c>
+      <c r="E78" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="F78" s="3">
+        <v>313964967602000</v>
+      </c>
+    </row>
+    <row r="79" spans="1:6">
+      <c r="A79" s="4">
+        <v>78</v>
+      </c>
+      <c r="B79" s="3" t="s">
+        <v>309</v>
+      </c>
+      <c r="C79" s="3" t="s">
+        <v>310</v>
+      </c>
+      <c r="D79" s="3" t="s">
+        <v>311</v>
+      </c>
+      <c r="E79" s="3" t="s">
+        <v>312</v>
+      </c>
+      <c r="F79" s="3">
+        <v>402169072602000</v>
+      </c>
+    </row>
+    <row r="80" spans="1:6">
+      <c r="A80" s="4">
+        <v>79</v>
+      </c>
+      <c r="B80" s="3" t="s">
+        <v>313</v>
+      </c>
+      <c r="C80" s="3" t="s">
+        <v>314</v>
+      </c>
+      <c r="D80" s="3" t="s">
+        <v>315</v>
+      </c>
+      <c r="E80" s="3" t="s">
+        <v>316</v>
+      </c>
+      <c r="F80" s="3">
+        <v>509624482602000</v>
+      </c>
+    </row>
+    <row r="81" spans="1:6">
+      <c r="A81" s="4">
+        <v>80</v>
+      </c>
+      <c r="B81" s="3" t="s">
+        <v>317</v>
+      </c>
+      <c r="C81" s="3" t="s">
+        <v>318</v>
+      </c>
+      <c r="D81" s="3" t="s">
+        <v>319</v>
+      </c>
+      <c r="E81" s="3" t="s">
+        <v>320</v>
+      </c>
+      <c r="F81" s="3">
+        <v>199295049602000</v>
+      </c>
+    </row>
+    <row r="82" spans="1:6">
+      <c r="A82" s="4">
+        <v>81</v>
+      </c>
+      <c r="B82" s="3" t="s">
+        <v>321</v>
+      </c>
+      <c r="C82" s="3" t="s">
+        <v>322</v>
+      </c>
+      <c r="D82" s="3" t="s">
+        <v>323</v>
+      </c>
+      <c r="E82" s="3" t="s">
+        <v>324</v>
+      </c>
+      <c r="F82" s="3">
+        <v>211417571602000</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">