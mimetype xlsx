--- v0 (2026-01-28)
+++ v1 (2026-04-02)
@@ -12,68 +12,290 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="6">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="80">
   <si>
     <t>No</t>
   </si>
   <si>
     <t>Nama</t>
   </si>
   <si>
     <t>Alamat</t>
   </si>
   <si>
     <t>E-mail</t>
   </si>
   <si>
     <t>Telepon</t>
   </si>
   <si>
     <t>NPWP</t>
+  </si>
+  <si>
+    <t>Hikmah</t>
+  </si>
+  <si>
+    <t>Jl. Teratai, No. 44 - 99 RT.02 / RW.13 Ds. Sooko, Kec. Sooko, Kab. Mojokerto</t>
+  </si>
+  <si>
+    <t>abdul.mukhith.hikmah@gmail.com</t>
+  </si>
+  <si>
+    <t>-</t>
+  </si>
+  <si>
+    <t>020116505602000</t>
+  </si>
+  <si>
+    <t>CV. ARTHA KENCANA NARARYA</t>
+  </si>
+  <si>
+    <t>JL.DAHLIA 25A RT. 03 RW. 08 SOOKO KAB. MOJOKERTO</t>
+  </si>
+  <si>
+    <t>hartami.kurniawan1@gmail.com</t>
+  </si>
+  <si>
+    <t>022968838602000</t>
+  </si>
+  <si>
+    <t>CV. SURYA TATA CEMERLANG</t>
+  </si>
+  <si>
+    <t>JL. COREKAN RAYA No. 34 RT/RW 004/004 KEL. KALIOMBO KEC. KOTA KOTA KEDIRI</t>
+  </si>
+  <si>
+    <t>cv.suryatatacemerlang@gmail.com</t>
+  </si>
+  <si>
+    <t>026665000622000</t>
+  </si>
+  <si>
+    <t>CV. Teduh</t>
+  </si>
+  <si>
+    <t>Jl. Brawijaya, No. 82 Kel. Mentikan, Kec. Prajuritkulon, Kota Mojokerto</t>
+  </si>
+  <si>
+    <t>desprast@gmail.com</t>
+  </si>
+  <si>
+    <t>PT. NARARYA KARYA PRATAMA</t>
+  </si>
+  <si>
+    <t>Jalan Bengkulu D3-32 GJR</t>
+  </si>
+  <si>
+    <t>nararyankp@gmail.com</t>
+  </si>
+  <si>
+    <t>082131744540</t>
+  </si>
+  <si>
+    <t>CV. Bintang Lima</t>
+  </si>
+  <si>
+    <t>Jl. Empunala Gg. Gotong Royong 44 Kel. Balongsari, Kec. Magersari, Kota Mojokerto</t>
+  </si>
+  <si>
+    <t>suhadak86@gmail.com</t>
+  </si>
+  <si>
+    <t>PAMUJA GROUP PRODUCTIONS</t>
+  </si>
+  <si>
+    <t>Jl. Barat Pasar Baru No. 27 Desa Kedungmaling Kec. Sooko Kab. Mojokerto</t>
+  </si>
+  <si>
+    <t>pamuja_gp@yahoo.com</t>
+  </si>
+  <si>
+    <t>082230401087</t>
+  </si>
+  <si>
+    <t>CV. Mitra Cerdas</t>
+  </si>
+  <si>
+    <t>Jl. Louhan B-07 Wisma Sooko Indah Ds. Sooko Kec. Sooko Kabupaten Mojokerto</t>
+  </si>
+  <si>
+    <t>mitracerdascv@yahoo.com</t>
+  </si>
+  <si>
+    <t>025256538602000</t>
+  </si>
+  <si>
+    <t>CV MULYA JAYA ABADI</t>
+  </si>
+  <si>
+    <t>JL RAJEKWESI II NO 07 RT 002/007 WATES MAGERSARI MOJOKERTO</t>
+  </si>
+  <si>
+    <t>mulyadik9@gmail.com</t>
+  </si>
+  <si>
+    <t>CV. WIRA TAMA</t>
+  </si>
+  <si>
+    <t>Jl. Raya Brayung Ds. Brayung RT/RW 02/01 Kec.Puri</t>
+  </si>
+  <si>
+    <t>wiratama_mjk@yahoo.co.id</t>
+  </si>
+  <si>
+    <t>CV. SINAR TL</t>
+  </si>
+  <si>
+    <t>Jl. Raya Kediri Rt. 04 Rw. 02 Babadan Pace Nganjuk</t>
+  </si>
+  <si>
+    <t>sinar_tl@yahoo.com</t>
+  </si>
+  <si>
+    <t>022984520655000</t>
+  </si>
+  <si>
+    <t>cv.bahtera</t>
+  </si>
+  <si>
+    <t>JL.GADING C-47 SOOKO</t>
+  </si>
+  <si>
+    <t>edwinsatrioprabowo@gmail.com</t>
+  </si>
+  <si>
+    <t>CV. Tiga Bersaudara</t>
+  </si>
+  <si>
+    <t>Ds. Brayung Kec. Puri</t>
+  </si>
+  <si>
+    <t>tebe_mjk@yahoo.co.id</t>
+  </si>
+  <si>
+    <t>020078333602000</t>
+  </si>
+  <si>
+    <t>BRISIA KARYA UTAMA</t>
+  </si>
+  <si>
+    <t>Jl. Karanglo Gang 1 No. 16 RT. 002/RW. 002, Kelurahan Wates, Kecamatan Magersari, Kota Mojokerto</t>
+  </si>
+  <si>
+    <t>brisiakaryautama@gmail.com</t>
+  </si>
+  <si>
+    <t>082136122600</t>
+  </si>
+  <si>
+    <t>CV. MAHAYUNA KADATUAN KARYA</t>
+  </si>
+  <si>
+    <t>Perum CSE Jl. Suromulang Dalam 1 No 2b</t>
+  </si>
+  <si>
+    <t>mahayuna@kadatuan.co.id</t>
+  </si>
+  <si>
+    <t>LINTANG KARTIKA</t>
+  </si>
+  <si>
+    <t>JL PULOREJO II RT 006 RW 001</t>
+  </si>
+  <si>
+    <t>dedy.str73@gmail.com</t>
+  </si>
+  <si>
+    <t>081249167450</t>
+  </si>
+  <si>
+    <t>PT. SRIJAYA SUKSES SEJAHTERA</t>
+  </si>
+  <si>
+    <t>DSN. BITING</t>
+  </si>
+  <si>
+    <t>sriadiwindyasari@gmail.com</t>
+  </si>
+  <si>
+    <t>081332607009</t>
+  </si>
+  <si>
+    <t>PT INDO ASIA BANGUN PRATAMA</t>
+  </si>
+  <si>
+    <t>JALAN ARIF RACHMAN HAKIM H-6 RT 01 RW 09 KLAMPIS NGASEM, SUKOLILO</t>
+  </si>
+  <si>
+    <t>asia.indo78@gmail.com</t>
+  </si>
+  <si>
+    <t>08113817384</t>
+  </si>
+  <si>
+    <t>PT. DIANA CIPTAPRIMA</t>
+  </si>
+  <si>
+    <t>Jl. garuda no. 18 Puskopad RT.002 RW.011 Ds. Banjaragung Kec. Puri</t>
+  </si>
+  <si>
+    <t>dianaciptaprima.mjk@gmail.com</t>
+  </si>
+  <si>
+    <t>Berlian Bersinar Utama</t>
+  </si>
+  <si>
+    <t>BSP,JL.BERLIAN C NO.07 RT 002 RW 016</t>
+  </si>
+  <si>
+    <t>berlianbersinarutama@gmail.com</t>
+  </si>
+  <si>
+    <t>081334241134</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -86,56 +308,62 @@
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="3">
+  <cellXfs count="5">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
@@ -401,84 +629,484 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F1"/>
+  <dimension ref="A1:F21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="F1" sqref="F1"/>
+      <selection activeCell="F21" sqref="F21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5.713" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="5.856" bestFit="true" customWidth="true" style="0"/>
-[...3 lines deleted...]
-    <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="34.135" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="114.258" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="37.705" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="18.71" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
+      </c>
+    </row>
+    <row r="2" spans="1:6">
+      <c r="A2" s="4">
+        <v>1</v>
+      </c>
+      <c r="B2" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="C2" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="D2" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="F2" s="3" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="3" spans="1:6">
+      <c r="A3" s="4">
+        <v>2</v>
+      </c>
+      <c r="B3" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="C3" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D3" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="E3" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="F3" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="4" spans="1:6">
+      <c r="A4" s="4">
+        <v>3</v>
+      </c>
+      <c r="B4" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="C4" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="D4" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="E4" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="F4" s="3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="5" spans="1:6">
+      <c r="A5" s="4">
+        <v>4</v>
+      </c>
+      <c r="B5" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="C5" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="D5" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E5" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="F5" s="3">
+        <v>713635787602000</v>
+      </c>
+    </row>
+    <row r="6" spans="1:6">
+      <c r="A6" s="4">
+        <v>5</v>
+      </c>
+      <c r="B6" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="C6" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="D6" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="E6" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="F6" s="3">
+        <v>426608675602000</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6">
+      <c r="A7" s="4">
+        <v>6</v>
+      </c>
+      <c r="B7" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="C7" s="3" t="s">
+        <v>27</v>
+      </c>
+      <c r="D7" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="E7" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="F7" s="3">
+        <v>210731923602000</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6">
+      <c r="A8" s="4">
+        <v>7</v>
+      </c>
+      <c r="B8" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="C8" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="D8" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="E8" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="F8" s="3">
+        <v>311657571602000</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6">
+      <c r="A9" s="4">
+        <v>8</v>
+      </c>
+      <c r="B9" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="C9" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="D9" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="E9" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="F9" s="3" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6">
+      <c r="A10" s="4">
+        <v>9</v>
+      </c>
+      <c r="B10" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="C10" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="D10" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="E10" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="F10" s="3">
+        <v>767097991602000</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6">
+      <c r="A11" s="4">
+        <v>10</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="C11" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="D11" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="E11" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="F11" s="3">
+        <v>210729661602000</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6">
+      <c r="A12" s="4">
+        <v>11</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="C12" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="D12" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="E12" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="F12" s="3" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6">
+      <c r="A13" s="4">
+        <v>12</v>
+      </c>
+      <c r="B13" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="C13" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="D13" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="E13" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="F13" s="3">
+        <v>713637635602000</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6">
+      <c r="A14" s="4">
+        <v>13</v>
+      </c>
+      <c r="B14" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="C14" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="D14" s="3" t="s">
+        <v>52</v>
+      </c>
+      <c r="E14" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="F14" s="3" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6">
+      <c r="A15" s="4">
+        <v>14</v>
+      </c>
+      <c r="B15" s="3" t="s">
+        <v>54</v>
+      </c>
+      <c r="C15" s="3" t="s">
+        <v>55</v>
+      </c>
+      <c r="D15" s="3" t="s">
+        <v>56</v>
+      </c>
+      <c r="E15" s="3" t="s">
+        <v>57</v>
+      </c>
+      <c r="F15" s="3">
+        <v>655872836602000</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6">
+      <c r="A16" s="4">
+        <v>15</v>
+      </c>
+      <c r="B16" s="3" t="s">
+        <v>58</v>
+      </c>
+      <c r="C16" s="3" t="s">
+        <v>59</v>
+      </c>
+      <c r="D16" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="E16" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="F16" s="3">
+        <v>854114329602000</v>
+      </c>
+    </row>
+    <row r="17" spans="1:6">
+      <c r="A17" s="4">
+        <v>16</v>
+      </c>
+      <c r="B17" s="3" t="s">
+        <v>61</v>
+      </c>
+      <c r="C17" s="3" t="s">
+        <v>62</v>
+      </c>
+      <c r="D17" s="3" t="s">
+        <v>63</v>
+      </c>
+      <c r="E17" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="F17" s="3">
+        <v>903536514602000</v>
+      </c>
+    </row>
+    <row r="18" spans="1:6">
+      <c r="A18" s="4">
+        <v>17</v>
+      </c>
+      <c r="B18" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="C18" s="3" t="s">
+        <v>66</v>
+      </c>
+      <c r="D18" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="E18" s="3" t="s">
+        <v>68</v>
+      </c>
+      <c r="F18" s="3">
+        <v>532937356602000</v>
+      </c>
+    </row>
+    <row r="19" spans="1:6">
+      <c r="A19" s="4">
+        <v>18</v>
+      </c>
+      <c r="B19" s="3" t="s">
+        <v>69</v>
+      </c>
+      <c r="C19" s="3" t="s">
+        <v>70</v>
+      </c>
+      <c r="D19" s="3" t="s">
+        <v>71</v>
+      </c>
+      <c r="E19" s="3" t="s">
+        <v>72</v>
+      </c>
+      <c r="F19" s="3">
+        <v>421921719606000</v>
+      </c>
+    </row>
+    <row r="20" spans="1:6">
+      <c r="A20" s="4">
+        <v>19</v>
+      </c>
+      <c r="B20" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="C20" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="D20" s="3" t="s">
+        <v>75</v>
+      </c>
+      <c r="E20" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="F20" s="3">
+        <v>829160274602000</v>
+      </c>
+    </row>
+    <row r="21" spans="1:6">
+      <c r="A21" s="4">
+        <v>20</v>
+      </c>
+      <c r="B21" s="3" t="s">
+        <v>76</v>
+      </c>
+      <c r="C21" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="D21" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="E21" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="F21" s="3">
+        <v>312182090602000</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">