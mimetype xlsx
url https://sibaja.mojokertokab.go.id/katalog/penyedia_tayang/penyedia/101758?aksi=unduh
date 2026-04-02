--- v0 (2026-01-28)
+++ v1 (2026-04-02)
@@ -12,68 +12,701 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="6">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="217">
   <si>
     <t>No</t>
   </si>
   <si>
     <t>Nama</t>
   </si>
   <si>
     <t>Alamat</t>
   </si>
   <si>
     <t>E-mail</t>
   </si>
   <si>
     <t>Telepon</t>
   </si>
   <si>
     <t>NPWP</t>
+  </si>
+  <si>
+    <t>CV. EKA DHARMA</t>
+  </si>
+  <si>
+    <t>Jl. Stadion II/2-A</t>
+  </si>
+  <si>
+    <t>cv.ekadharma@yahoo.com</t>
+  </si>
+  <si>
+    <t>087850558769</t>
+  </si>
+  <si>
+    <t>014978464608000</t>
+  </si>
+  <si>
+    <t>CV. BIRZA UTAMA</t>
+  </si>
+  <si>
+    <t>Jl.Jokotole Gg.V No.127B Rt.001 Rw.003 Barurambat Timur Pademawu</t>
+  </si>
+  <si>
+    <t>birzautamacv@gmail.com</t>
+  </si>
+  <si>
+    <t>081234199932</t>
+  </si>
+  <si>
+    <t>CV. ARTHA MEDIA PERSADA</t>
+  </si>
+  <si>
+    <t>JL. STADION II/15 RT.003 RW.005</t>
+  </si>
+  <si>
+    <t>arthamediapersada@yahoo.co.id</t>
+  </si>
+  <si>
+    <t>082335221579</t>
+  </si>
+  <si>
+    <t>CV. LARAS GENDHIS</t>
+  </si>
+  <si>
+    <t>Dsn. Jenak, Ds.Banyubiru RT08, RW 02 Kec. Widodaren Kab. Ngawi</t>
+  </si>
+  <si>
+    <t>framesections.cv@gmail.com</t>
+  </si>
+  <si>
+    <t>085330599990</t>
+  </si>
+  <si>
+    <t>CV. SYANAM</t>
+  </si>
+  <si>
+    <t>Dusun Tlogo RT.02 RW.01 Desa Sidokerto Kec. Buduran</t>
+  </si>
+  <si>
+    <t>cvsyanam@gmail.com</t>
+  </si>
+  <si>
+    <t>08175110967</t>
+  </si>
+  <si>
+    <t>AGUNG KUSUMA</t>
+  </si>
+  <si>
+    <t>JALAN MOJOPAHIT NO.495, RT.002/RW001, KEL. KRANGGAN, KEC. PRAJURITKULON, KOTA MOJOKERTO</t>
+  </si>
+  <si>
+    <t>cvagungkusuma@gmail.com</t>
+  </si>
+  <si>
+    <t>-</t>
+  </si>
+  <si>
+    <t>CV.SATA DIRI</t>
+  </si>
+  <si>
+    <t>Jl.Muria Raya 23 Mojokerto</t>
+  </si>
+  <si>
+    <t>satadiri.23@yahoo.com</t>
+  </si>
+  <si>
+    <t>081331300399</t>
+  </si>
+  <si>
+    <t>017219023602000</t>
+  </si>
+  <si>
+    <t>CV. WIRA TAMA</t>
+  </si>
+  <si>
+    <t>Jl. Raya Brayung Ds. Brayung RT/RW 02/01 Kec.Puri</t>
+  </si>
+  <si>
+    <t>wiratama_mjk@yahoo.co.id</t>
+  </si>
+  <si>
+    <t>CV. BUDI AGUNG</t>
+  </si>
+  <si>
+    <t>Jl. Raya No. 14 Desa Mronjo Kecamatan Selopuro</t>
+  </si>
+  <si>
+    <t>budisantoso.be14@yahoo.co.id</t>
+  </si>
+  <si>
+    <t>(0342) 805849</t>
+  </si>
+  <si>
+    <t>012341251653000</t>
+  </si>
+  <si>
+    <t>CV. Hybrid Konstruksi</t>
+  </si>
+  <si>
+    <t>Jabaran RT.10 RW.03 Kec. Balongbendo Kab Sidoarjo</t>
+  </si>
+  <si>
+    <t>cv_hybrid_konstruksi@yahoo.co.id</t>
+  </si>
+  <si>
+    <t>03177900598</t>
+  </si>
+  <si>
+    <t>CV KARYA MAJAPAHIT</t>
+  </si>
+  <si>
+    <t>Jatikulon gg1 no 21b Rt.001 Rw.001</t>
+  </si>
+  <si>
+    <t>cvkaryamajapahit@gmail.com</t>
+  </si>
+  <si>
+    <t>081216888683</t>
+  </si>
+  <si>
+    <t>ALAM JAYA PERKASA</t>
+  </si>
+  <si>
+    <t>Villa Jasmine 2 Blok G-01, RT. 017 RW. 004 Desa Sumberejo Kecamatan Wonoayu Kabupaten Sidoarjo</t>
+  </si>
+  <si>
+    <t>alamjayaperkasa.cv@gmail.com</t>
+  </si>
+  <si>
+    <t>0318068967</t>
+  </si>
+  <si>
+    <t>CV. CIPTA BERSAMA</t>
+  </si>
+  <si>
+    <t>DS. LANGLANG NO. 131 SINGOSARI MALANG</t>
+  </si>
+  <si>
+    <t>cvciptabersama2018@gmail.com</t>
+  </si>
+  <si>
+    <t>0341488093</t>
+  </si>
+  <si>
+    <t>020801791657000</t>
+  </si>
+  <si>
+    <t>CV. Karya Jati Indah</t>
+  </si>
+  <si>
+    <t>Dusun Sukomulyo RT.02/RW.02 Desa Blimbing Kec. Gudo Kab. Jombang</t>
+  </si>
+  <si>
+    <t>purnamaipunk981@gmail.com</t>
+  </si>
+  <si>
+    <t>CV. TIGA LAUTAN BERLIAN</t>
+  </si>
+  <si>
+    <t>PERUM MANGLIAWAN BLOK D.44 PAKIS-MALANG</t>
+  </si>
+  <si>
+    <t>tigalautanberlian2023@gmail.com</t>
+  </si>
+  <si>
+    <t>CV. SUKSES MAKMUR SANTOSA</t>
+  </si>
+  <si>
+    <t>DS. KUTOPORONG GG.7 RT.007 RW.001, KEC. BANGSAL</t>
+  </si>
+  <si>
+    <t>cvsuksesmakmursantosa@gmail.com</t>
+  </si>
+  <si>
+    <t>081249710789</t>
+  </si>
+  <si>
+    <t>PRABU ALAM</t>
+  </si>
+  <si>
+    <t>PERUM BARISAN INDAH N/22 KEC. SAMPANG</t>
+  </si>
+  <si>
+    <t>cv.prabualam13@gmail.com</t>
+  </si>
+  <si>
+    <t>CV. Berkah Karya Konstruksi</t>
+  </si>
+  <si>
+    <t>Jl. Kebun candi peganden manyar gresik</t>
+  </si>
+  <si>
+    <t>berkahkaryakonstruksi@gmail.com</t>
+  </si>
+  <si>
+    <t>081334336622</t>
+  </si>
+  <si>
+    <t>cv. putra padjadjaran</t>
+  </si>
+  <si>
+    <t>DSN GEDANGKLUTUK RT 03 RW 10 KEL. BANJARAGUNG KEC. PURI</t>
+  </si>
+  <si>
+    <t>putrapadjadjaran_cv@hotmail.com</t>
+  </si>
+  <si>
+    <t>081252763278</t>
+  </si>
+  <si>
+    <t>023976889602000</t>
+  </si>
+  <si>
+    <t>CV. NARAYA NUSANTARA PRIMA</t>
+  </si>
+  <si>
+    <t>Jl.Stadion II No.15 Rt.003 Rw. 005 Barurambat Kota Pamekasan</t>
+  </si>
+  <si>
+    <t>nusantaraprimanaraya@gmail.com</t>
+  </si>
+  <si>
+    <t>081235377865</t>
+  </si>
+  <si>
+    <t>CV. SAMARAZ CAHAYA INDAH</t>
+  </si>
+  <si>
+    <t>Jl.Stadion Gg II no.15 Kel.Barurambat Kota Kec Pamekasan</t>
+  </si>
+  <si>
+    <t>samarazcahayaindah74@gmail.com</t>
+  </si>
+  <si>
+    <t>082335741304</t>
+  </si>
+  <si>
+    <t>CV. LUTFI BANGUN PERSADA</t>
+  </si>
+  <si>
+    <t>Perum. Villa Jasmine 2 Blok F-33, Sidoarjo</t>
+  </si>
+  <si>
+    <t>lb.persada@gmail.com</t>
+  </si>
+  <si>
+    <t>025628975603000</t>
+  </si>
+  <si>
+    <t>CV. TIGA SAUDARA</t>
+  </si>
+  <si>
+    <t>Dusun Kertorejo, RT. 001 RW. 001, Desa Kertorejo, Kec. Ngoro, Kab. Jombang</t>
+  </si>
+  <si>
+    <t>cvtigasaudara1@gmail.com</t>
+  </si>
+  <si>
+    <t>024136475602000</t>
+  </si>
+  <si>
+    <t>CV. PERSADA MULIA</t>
+  </si>
+  <si>
+    <t>JL. SULAWESI RT.025 RW. 004</t>
+  </si>
+  <si>
+    <t>cvpersadamulia07@gmail.com</t>
+  </si>
+  <si>
+    <t>CV. MAHAYUNA KADATUAN KARYA</t>
+  </si>
+  <si>
+    <t>Perum CSE Jl. Suromulang Dalam 1 No 2b</t>
+  </si>
+  <si>
+    <t>mahayuna@kadatuan.co.id</t>
+  </si>
+  <si>
+    <t>Rahayu Putra Persada Teknik</t>
+  </si>
+  <si>
+    <t>Dsn. Pandan Kuning Rt 18 Rw 02, Ds. Pandan Krajan, Kec. Kemlagi</t>
+  </si>
+  <si>
+    <t>cv.rppt@gmail.com</t>
+  </si>
+  <si>
+    <t>081231439093</t>
+  </si>
+  <si>
+    <t>CV. DWI KARYA CEMERLANG</t>
+  </si>
+  <si>
+    <t>Jl. Demak No. 250</t>
+  </si>
+  <si>
+    <t>dwikarya_cemerlang@yahoo.com</t>
+  </si>
+  <si>
+    <t>082131117055</t>
+  </si>
+  <si>
+    <t>CV. UNGGUL SELARAS</t>
+  </si>
+  <si>
+    <t>Jl. Jeruk Seduri-Mojosari, Mojokerto</t>
+  </si>
+  <si>
+    <t>selarasunggul@yahoo.co.id</t>
+  </si>
+  <si>
+    <t>022971899602000</t>
+  </si>
+  <si>
+    <t>CV. Tiga Bersaudara</t>
+  </si>
+  <si>
+    <t>Ds. Brayung Kec. Puri</t>
+  </si>
+  <si>
+    <t>tebe_mjk@yahoo.co.id</t>
+  </si>
+  <si>
+    <t>020078333602000</t>
+  </si>
+  <si>
+    <t>CV. ARTHA KENCANA NARARYA</t>
+  </si>
+  <si>
+    <t>JL.DAHLIA 25A RT. 03 RW. 08 SOOKO KAB. MOJOKERTO</t>
+  </si>
+  <si>
+    <t>hartami.kurniawan1@gmail.com</t>
+  </si>
+  <si>
+    <t>022968838602000</t>
+  </si>
+  <si>
+    <t>CV. KARYA SOLUSI BERSAMA</t>
+  </si>
+  <si>
+    <t>JL. PAKIS JINGGA PERUM PERMATA JINGGA NO. 11</t>
+  </si>
+  <si>
+    <t>cv.karyasolusibersama@gmail.com</t>
+  </si>
+  <si>
+    <t>CV. WIRA KARYA</t>
+  </si>
+  <si>
+    <t>Perum. vila jasmine2 Blok G-07. Sidoarjo</t>
+  </si>
+  <si>
+    <t>wr.karya@gmail.com</t>
+  </si>
+  <si>
+    <t>031 8068967</t>
+  </si>
+  <si>
+    <t>026379651603000</t>
+  </si>
+  <si>
+    <t>CV. BUNTON JAYA</t>
+  </si>
+  <si>
+    <t>Perum Citra Pesona Buring Raya Blok C1/17, RT.003/RW.004, Kel. Wonokoyo, Kec. Kedungkandang, Kota Malang</t>
+  </si>
+  <si>
+    <t>buntonjayacv@yahoo.co.id</t>
+  </si>
+  <si>
+    <t>025332909657000</t>
+  </si>
+  <si>
+    <t>CV KARYA UTAMA MANDIRI</t>
+  </si>
+  <si>
+    <t>Jl. Mantaraman 23 Rt. 02 Rw 07 Talok Turen Kabupaten Malang</t>
+  </si>
+  <si>
+    <t>karyautamamandiri19@gmail.com</t>
+  </si>
+  <si>
+    <t>027851781654000</t>
+  </si>
+  <si>
+    <t>CV. REZEKI AGUNG BAROKAH</t>
+  </si>
+  <si>
+    <t>Dsn. Gebangmalan RT002 RW.001 Desa Gebangmalang Kec. Mojoanyar Kab. Mojokerto</t>
+  </si>
+  <si>
+    <t>cvrezekiagungbarokah@gmail.com</t>
+  </si>
+  <si>
+    <t>082244344318</t>
+  </si>
+  <si>
+    <t>CV. BUMI KARYA PERSADA</t>
+  </si>
+  <si>
+    <t>Perum. Pakisjajar Blok E No. 10 Desa Pakisjajar Kec. Pakis</t>
+  </si>
+  <si>
+    <t>cv.bkp2020@gmail.com</t>
+  </si>
+  <si>
+    <t>082334404077</t>
+  </si>
+  <si>
+    <t>ZAIM DIWAN PUTRA</t>
+  </si>
+  <si>
+    <t>Perum Pesona Wahidin Regency H/5</t>
+  </si>
+  <si>
+    <t>zaimdiwanputra@gmail.com</t>
+  </si>
+  <si>
+    <t>085258832313</t>
+  </si>
+  <si>
+    <t>cv. nusa jaya karya</t>
+  </si>
+  <si>
+    <t>Jl. Gunung Anyar Harapan ZG/12 Rt/Rw 003/005 Kel. Gunung Anyar Kec. Gunung Anyar Kota. Surabaya</t>
+  </si>
+  <si>
+    <t>nusajayakarya@gmail.com</t>
+  </si>
+  <si>
+    <t>CV. PILAR MAS MUKTI</t>
+  </si>
+  <si>
+    <t>Jl. Garuda no.29 Brongkol, Banjaragung Puri Mojokerto</t>
+  </si>
+  <si>
+    <t>danangwijanarko94@gmail.com</t>
+  </si>
+  <si>
+    <t>022972608602000</t>
+  </si>
+  <si>
+    <t>CV. POTRO AGUNG</t>
+  </si>
+  <si>
+    <t>Jalan Raya Rejeni RT. 01 RW. 01 No.08 Krembung Sidoarjo</t>
+  </si>
+  <si>
+    <t>potroagung08@gmail.com</t>
+  </si>
+  <si>
+    <t>015459951641000</t>
+  </si>
+  <si>
+    <t>DWI MOJOJAJAR</t>
+  </si>
+  <si>
+    <t>DSN BOLOREJO RT 01 RW 02</t>
+  </si>
+  <si>
+    <t>cv.dwimojojajar49@gmail.com</t>
+  </si>
+  <si>
+    <t>081216011900</t>
+  </si>
+  <si>
+    <t>Rizki Jaya Abadi</t>
+  </si>
+  <si>
+    <t>Dusun Sambirejo RT 04 RW 06 Desa Wringinrejo Kec.Sooko.Kab.Mojokerto</t>
+  </si>
+  <si>
+    <t>abadi_rizkijaya@yahoo.com</t>
+  </si>
+  <si>
+    <t>CV. SAMJOYO</t>
+  </si>
+  <si>
+    <t>LINGK. BALONGKRAI RT06 RW01 KEL. PULOREJO KOTA MOJOKERTO</t>
+  </si>
+  <si>
+    <t>samjoyokusumo@gmail.com</t>
+  </si>
+  <si>
+    <t>cv. gangsar putra konstruksi</t>
+  </si>
+  <si>
+    <t>Dsn. Bolorejo RT. 005 RW. 001 Desa Mojojajar, Kec. Kemlagi</t>
+  </si>
+  <si>
+    <t>gangsarputrakonstruksi@gmail.com</t>
+  </si>
+  <si>
+    <t>082257735697</t>
+  </si>
+  <si>
+    <t>CV. MITRA ABADI</t>
+  </si>
+  <si>
+    <t>Griya Kebraon Utara 4 AD No.7 Rt.006 Rw.009 Kebraon Karang Pilang Kota Surabaya Jawa Timur</t>
+  </si>
+  <si>
+    <t>mitraabadi.konstruksi@gmail.com</t>
+  </si>
+  <si>
+    <t>-, -</t>
+  </si>
+  <si>
+    <t>CV.ADAM PUTRA JAYA</t>
+  </si>
+  <si>
+    <t>Dsn.Pandansili Ds.Wonorejo Kec.Trowulan Mojokerto (Kab.)</t>
+  </si>
+  <si>
+    <t>adam_putrajaya@yahoo.com</t>
+  </si>
+  <si>
+    <t>085707054511</t>
+  </si>
+  <si>
+    <t>023976186602000</t>
+  </si>
+  <si>
+    <t>CV SEKAR KAHURIPAN</t>
+  </si>
+  <si>
+    <t>Jl. Malabar V/16 RT. 002 RW. 004 , Kec. Magersari</t>
+  </si>
+  <si>
+    <t>cvsekarkahuripan@yahoo.com</t>
+  </si>
+  <si>
+    <t>081230280226</t>
+  </si>
+  <si>
+    <t>033409624602000</t>
+  </si>
+  <si>
+    <t>CV. SURYA INTI ADIPERKASA</t>
+  </si>
+  <si>
+    <t>Medokan Asri MA. III / G37 Surabaya</t>
+  </si>
+  <si>
+    <t>surya.inti.adiperkasa@gmail.com</t>
+  </si>
+  <si>
+    <t>031-87852129</t>
+  </si>
+  <si>
+    <t>CV. ASTA JAYA</t>
+  </si>
+  <si>
+    <t>PURWOTENGAH 7 NO 68 KOTA MOJOKERTO</t>
+  </si>
+  <si>
+    <t>astajaya_68@yahoo.com</t>
+  </si>
+  <si>
+    <t>022975106602000</t>
+  </si>
+  <si>
+    <t>CV. CAHAYA PERMATA UTAMA</t>
+  </si>
+  <si>
+    <t>RT.002/RW.006, DSN. JAMBU, DS. JIYU, KEC. KUTOREJO</t>
+  </si>
+  <si>
+    <t>cvcahayapermatautama@gmail.com</t>
+  </si>
+  <si>
+    <t>082141636874</t>
+  </si>
+  <si>
+    <t>CV. DHARMA PANGESTU</t>
+  </si>
+  <si>
+    <t>Jln Kranggan II no 29 Mojokerto</t>
+  </si>
+  <si>
+    <t>dharmapangestu_cv29@yahoo.com</t>
+  </si>
+  <si>
+    <t>015682982602000</t>
+  </si>
+  <si>
+    <t>CV. KENONGO JAYA</t>
+  </si>
+  <si>
+    <t>JL. Raya Kandangan No.28 Krembung</t>
+  </si>
+  <si>
+    <t>kenongojaya28@gmail.com</t>
+  </si>
+  <si>
+    <t>012032496603000</t>
+  </si>
+  <si>
+    <t>CV. ARDA JAYA ABADI</t>
+  </si>
+  <si>
+    <t>Dusun Rongrongan Desa Plakpak Kecamatan Pegantenan</t>
+  </si>
+  <si>
+    <t>ardajayaabadicv@gmail.com</t>
+  </si>
+  <si>
+    <t>087850444045</t>
+  </si>
+  <si>
+    <t>055122972608000</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -86,56 +719,62 @@
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="3">
+  <cellXfs count="5">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
@@ -401,84 +1040,1144 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F1"/>
+  <dimension ref="A1:F54"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="F1" sqref="F1"/>
+      <selection activeCell="F54" sqref="F54"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5.713" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="5.856" bestFit="true" customWidth="true" style="0"/>
-[...3 lines deleted...]
-    <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="34.135" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="123.827" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="38.848" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="18.71" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
+      </c>
+    </row>
+    <row r="2" spans="1:6">
+      <c r="A2" s="4">
+        <v>1</v>
+      </c>
+      <c r="B2" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="C2" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="D2" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="F2" s="3" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="3" spans="1:6">
+      <c r="A3" s="4">
+        <v>2</v>
+      </c>
+      <c r="B3" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="C3" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D3" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="E3" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="F3" s="3">
+        <v>925495848608000</v>
+      </c>
+    </row>
+    <row r="4" spans="1:6">
+      <c r="A4" s="4">
+        <v>3</v>
+      </c>
+      <c r="B4" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="C4" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="D4" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="E4" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="F4" s="3">
+        <v>316370147608000</v>
+      </c>
+    </row>
+    <row r="5" spans="1:6">
+      <c r="A5" s="4">
+        <v>4</v>
+      </c>
+      <c r="B5" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="C5" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="D5" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E5" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="F5" s="3">
+        <v>439942095646000</v>
+      </c>
+    </row>
+    <row r="6" spans="1:6">
+      <c r="A6" s="4">
+        <v>5</v>
+      </c>
+      <c r="B6" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="C6" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="D6" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="E6" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="F6" s="3">
+        <v>721823730643000</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6">
+      <c r="A7" s="4">
+        <v>6</v>
+      </c>
+      <c r="B7" s="3" t="s">
+        <v>27</v>
+      </c>
+      <c r="C7" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="D7" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="E7" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="F7" s="3">
+        <v>720748102602000</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6">
+      <c r="A8" s="4">
+        <v>7</v>
+      </c>
+      <c r="B8" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="C8" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="D8" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="E8" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="F8" s="3" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6">
+      <c r="A9" s="4">
+        <v>8</v>
+      </c>
+      <c r="B9" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="C9" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="D9" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="E9" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="F9" s="3">
+        <v>210729661602000</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6">
+      <c r="A10" s="4">
+        <v>9</v>
+      </c>
+      <c r="B10" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="C10" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="D10" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="E10" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="F10" s="3" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6">
+      <c r="A11" s="4">
+        <v>10</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="C11" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="D11" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="E11" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="F11" s="3">
+        <v>317502540603000</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6">
+      <c r="A12" s="4">
+        <v>11</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="C12" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="D12" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="E12" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="F12" s="3">
+        <v>621486240602000</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6">
+      <c r="A13" s="4">
+        <v>12</v>
+      </c>
+      <c r="B13" s="3" t="s">
+        <v>52</v>
+      </c>
+      <c r="C13" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="D13" s="3" t="s">
+        <v>54</v>
+      </c>
+      <c r="E13" s="3" t="s">
+        <v>55</v>
+      </c>
+      <c r="F13" s="3">
+        <v>964640452603000</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6">
+      <c r="A14" s="4">
+        <v>13</v>
+      </c>
+      <c r="B14" s="3" t="s">
+        <v>56</v>
+      </c>
+      <c r="C14" s="3" t="s">
+        <v>57</v>
+      </c>
+      <c r="D14" s="3" t="s">
+        <v>58</v>
+      </c>
+      <c r="E14" s="3" t="s">
+        <v>59</v>
+      </c>
+      <c r="F14" s="3" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6">
+      <c r="A15" s="4">
+        <v>14</v>
+      </c>
+      <c r="B15" s="3" t="s">
+        <v>61</v>
+      </c>
+      <c r="C15" s="3" t="s">
+        <v>62</v>
+      </c>
+      <c r="D15" s="3" t="s">
+        <v>63</v>
+      </c>
+      <c r="E15" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="F15" s="3">
+        <v>743166894602000</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6">
+      <c r="A16" s="4">
+        <v>15</v>
+      </c>
+      <c r="B16" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="C16" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="D16" s="3" t="s">
+        <v>66</v>
+      </c>
+      <c r="E16" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="F16" s="3">
+        <v>210573978657000</v>
+      </c>
+    </row>
+    <row r="17" spans="1:6">
+      <c r="A17" s="4">
+        <v>16</v>
+      </c>
+      <c r="B17" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="C17" s="3" t="s">
+        <v>68</v>
+      </c>
+      <c r="D17" s="3" t="s">
+        <v>69</v>
+      </c>
+      <c r="E17" s="3" t="s">
+        <v>70</v>
+      </c>
+      <c r="F17" s="3">
+        <v>421018029602000</v>
+      </c>
+    </row>
+    <row r="18" spans="1:6">
+      <c r="A18" s="4">
+        <v>17</v>
+      </c>
+      <c r="B18" s="3" t="s">
+        <v>71</v>
+      </c>
+      <c r="C18" s="3" t="s">
+        <v>72</v>
+      </c>
+      <c r="D18" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="E18" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="F18" s="3">
+        <v>815167283644000</v>
+      </c>
+    </row>
+    <row r="19" spans="1:6">
+      <c r="A19" s="4">
+        <v>18</v>
+      </c>
+      <c r="B19" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="C19" s="3" t="s">
+        <v>75</v>
+      </c>
+      <c r="D19" s="3" t="s">
+        <v>76</v>
+      </c>
+      <c r="E19" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="F19" s="3">
+        <v>957652969612000</v>
+      </c>
+    </row>
+    <row r="20" spans="1:6">
+      <c r="A20" s="4">
+        <v>19</v>
+      </c>
+      <c r="B20" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="C20" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="D20" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="E20" s="3" t="s">
+        <v>81</v>
+      </c>
+      <c r="F20" s="3" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="21" spans="1:6">
+      <c r="A21" s="4">
+        <v>20</v>
+      </c>
+      <c r="B21" s="3" t="s">
+        <v>83</v>
+      </c>
+      <c r="C21" s="3" t="s">
+        <v>84</v>
+      </c>
+      <c r="D21" s="3" t="s">
+        <v>85</v>
+      </c>
+      <c r="E21" s="3" t="s">
+        <v>86</v>
+      </c>
+      <c r="F21" s="3">
+        <v>919532838608000</v>
+      </c>
+    </row>
+    <row r="22" spans="1:6">
+      <c r="A22" s="4">
+        <v>21</v>
+      </c>
+      <c r="B22" s="3" t="s">
+        <v>87</v>
+      </c>
+      <c r="C22" s="3" t="s">
+        <v>88</v>
+      </c>
+      <c r="D22" s="3" t="s">
+        <v>89</v>
+      </c>
+      <c r="E22" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="F22" s="3">
+        <v>842104556608000</v>
+      </c>
+    </row>
+    <row r="23" spans="1:6">
+      <c r="A23" s="4">
+        <v>22</v>
+      </c>
+      <c r="B23" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="C23" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="D23" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="E23" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="F23" s="3" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="24" spans="1:6">
+      <c r="A24" s="4">
+        <v>23</v>
+      </c>
+      <c r="B24" s="3" t="s">
+        <v>95</v>
+      </c>
+      <c r="C24" s="3" t="s">
+        <v>96</v>
+      </c>
+      <c r="D24" s="3" t="s">
+        <v>97</v>
+      </c>
+      <c r="E24" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="F24" s="3" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="25" spans="1:6">
+      <c r="A25" s="4">
+        <v>24</v>
+      </c>
+      <c r="B25" s="3" t="s">
+        <v>99</v>
+      </c>
+      <c r="C25" s="3" t="s">
+        <v>100</v>
+      </c>
+      <c r="D25" s="3" t="s">
+        <v>101</v>
+      </c>
+      <c r="E25" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="F25" s="3">
+        <v>841186729602000</v>
+      </c>
+    </row>
+    <row r="26" spans="1:6">
+      <c r="A26" s="4">
+        <v>25</v>
+      </c>
+      <c r="B26" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="C26" s="3" t="s">
+        <v>103</v>
+      </c>
+      <c r="D26" s="3" t="s">
+        <v>104</v>
+      </c>
+      <c r="E26" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="F26" s="3">
+        <v>854114329602000</v>
+      </c>
+    </row>
+    <row r="27" spans="1:6">
+      <c r="A27" s="4">
+        <v>26</v>
+      </c>
+      <c r="B27" s="3" t="s">
+        <v>105</v>
+      </c>
+      <c r="C27" s="3" t="s">
+        <v>106</v>
+      </c>
+      <c r="D27" s="3" t="s">
+        <v>107</v>
+      </c>
+      <c r="E27" s="3" t="s">
+        <v>108</v>
+      </c>
+      <c r="F27" s="3">
+        <v>857709562602000</v>
+      </c>
+    </row>
+    <row r="28" spans="1:6">
+      <c r="A28" s="4">
+        <v>27</v>
+      </c>
+      <c r="B28" s="3" t="s">
+        <v>109</v>
+      </c>
+      <c r="C28" s="3" t="s">
+        <v>110</v>
+      </c>
+      <c r="D28" s="3" t="s">
+        <v>111</v>
+      </c>
+      <c r="E28" s="3" t="s">
+        <v>112</v>
+      </c>
+      <c r="F28" s="3">
+        <v>419157375614000</v>
+      </c>
+    </row>
+    <row r="29" spans="1:6">
+      <c r="A29" s="4">
+        <v>28</v>
+      </c>
+      <c r="B29" s="3" t="s">
+        <v>113</v>
+      </c>
+      <c r="C29" s="3" t="s">
+        <v>114</v>
+      </c>
+      <c r="D29" s="3" t="s">
+        <v>115</v>
+      </c>
+      <c r="E29" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="F29" s="3" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="30" spans="1:6">
+      <c r="A30" s="4">
+        <v>29</v>
+      </c>
+      <c r="B30" s="3" t="s">
+        <v>117</v>
+      </c>
+      <c r="C30" s="3" t="s">
+        <v>118</v>
+      </c>
+      <c r="D30" s="3" t="s">
+        <v>119</v>
+      </c>
+      <c r="E30" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="F30" s="3" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="31" spans="1:6">
+      <c r="A31" s="4">
+        <v>30</v>
+      </c>
+      <c r="B31" s="3" t="s">
+        <v>121</v>
+      </c>
+      <c r="C31" s="3" t="s">
+        <v>122</v>
+      </c>
+      <c r="D31" s="3" t="s">
+        <v>123</v>
+      </c>
+      <c r="E31" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="F31" s="3" t="s">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="32" spans="1:6">
+      <c r="A32" s="4">
+        <v>31</v>
+      </c>
+      <c r="B32" s="3" t="s">
+        <v>125</v>
+      </c>
+      <c r="C32" s="3" t="s">
+        <v>126</v>
+      </c>
+      <c r="D32" s="3" t="s">
+        <v>127</v>
+      </c>
+      <c r="E32" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="F32" s="3">
+        <v>704795970652000</v>
+      </c>
+    </row>
+    <row r="33" spans="1:6">
+      <c r="A33" s="4">
+        <v>32</v>
+      </c>
+      <c r="B33" s="3" t="s">
+        <v>128</v>
+      </c>
+      <c r="C33" s="3" t="s">
+        <v>129</v>
+      </c>
+      <c r="D33" s="3" t="s">
+        <v>130</v>
+      </c>
+      <c r="E33" s="3" t="s">
+        <v>131</v>
+      </c>
+      <c r="F33" s="3" t="s">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="34" spans="1:6">
+      <c r="A34" s="4">
+        <v>33</v>
+      </c>
+      <c r="B34" s="3" t="s">
+        <v>133</v>
+      </c>
+      <c r="C34" s="3" t="s">
+        <v>134</v>
+      </c>
+      <c r="D34" s="3" t="s">
+        <v>135</v>
+      </c>
+      <c r="E34" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="F34" s="3" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="35" spans="1:6">
+      <c r="A35" s="4">
+        <v>34</v>
+      </c>
+      <c r="B35" s="3" t="s">
+        <v>137</v>
+      </c>
+      <c r="C35" s="3" t="s">
+        <v>138</v>
+      </c>
+      <c r="D35" s="3" t="s">
+        <v>139</v>
+      </c>
+      <c r="E35" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="F35" s="3" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="36" spans="1:6">
+      <c r="A36" s="4">
+        <v>35</v>
+      </c>
+      <c r="B36" s="3" t="s">
+        <v>141</v>
+      </c>
+      <c r="C36" s="3" t="s">
+        <v>142</v>
+      </c>
+      <c r="D36" s="3" t="s">
+        <v>143</v>
+      </c>
+      <c r="E36" s="3" t="s">
+        <v>144</v>
+      </c>
+      <c r="F36" s="3">
+        <v>605864750602000</v>
+      </c>
+    </row>
+    <row r="37" spans="1:6">
+      <c r="A37" s="4">
+        <v>36</v>
+      </c>
+      <c r="B37" s="3" t="s">
+        <v>145</v>
+      </c>
+      <c r="C37" s="3" t="s">
+        <v>146</v>
+      </c>
+      <c r="D37" s="3" t="s">
+        <v>147</v>
+      </c>
+      <c r="E37" s="3" t="s">
+        <v>148</v>
+      </c>
+      <c r="F37" s="3">
+        <v>944585363657000</v>
+      </c>
+    </row>
+    <row r="38" spans="1:6">
+      <c r="A38" s="4">
+        <v>37</v>
+      </c>
+      <c r="B38" s="3" t="s">
+        <v>149</v>
+      </c>
+      <c r="C38" s="3" t="s">
+        <v>150</v>
+      </c>
+      <c r="D38" s="3" t="s">
+        <v>151</v>
+      </c>
+      <c r="E38" s="3" t="s">
+        <v>152</v>
+      </c>
+      <c r="F38" s="3">
+        <v>945739209612000</v>
+      </c>
+    </row>
+    <row r="39" spans="1:6">
+      <c r="A39" s="4">
+        <v>38</v>
+      </c>
+      <c r="B39" s="3" t="s">
+        <v>153</v>
+      </c>
+      <c r="C39" s="3" t="s">
+        <v>154</v>
+      </c>
+      <c r="D39" s="3" t="s">
+        <v>155</v>
+      </c>
+      <c r="E39" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="F39" s="3">
+        <v>823385968615000</v>
+      </c>
+    </row>
+    <row r="40" spans="1:6">
+      <c r="A40" s="4">
+        <v>39</v>
+      </c>
+      <c r="B40" s="3" t="s">
+        <v>156</v>
+      </c>
+      <c r="C40" s="3" t="s">
+        <v>157</v>
+      </c>
+      <c r="D40" s="3" t="s">
+        <v>158</v>
+      </c>
+      <c r="E40" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="F40" s="3" t="s">
+        <v>159</v>
+      </c>
+    </row>
+    <row r="41" spans="1:6">
+      <c r="A41" s="4">
+        <v>40</v>
+      </c>
+      <c r="B41" s="3" t="s">
+        <v>160</v>
+      </c>
+      <c r="C41" s="3" t="s">
+        <v>161</v>
+      </c>
+      <c r="D41" s="3" t="s">
+        <v>162</v>
+      </c>
+      <c r="E41" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="F41" s="3" t="s">
+        <v>163</v>
+      </c>
+    </row>
+    <row r="42" spans="1:6">
+      <c r="A42" s="4">
+        <v>41</v>
+      </c>
+      <c r="B42" s="3" t="s">
+        <v>164</v>
+      </c>
+      <c r="C42" s="3" t="s">
+        <v>165</v>
+      </c>
+      <c r="D42" s="3" t="s">
+        <v>166</v>
+      </c>
+      <c r="E42" s="3" t="s">
+        <v>167</v>
+      </c>
+      <c r="F42" s="3">
+        <v>312846249602000</v>
+      </c>
+    </row>
+    <row r="43" spans="1:6">
+      <c r="A43" s="4">
+        <v>42</v>
+      </c>
+      <c r="B43" s="3" t="s">
+        <v>168</v>
+      </c>
+      <c r="C43" s="3" t="s">
+        <v>169</v>
+      </c>
+      <c r="D43" s="3" t="s">
+        <v>170</v>
+      </c>
+      <c r="E43" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="F43" s="3">
+        <v>745884650602000</v>
+      </c>
+    </row>
+    <row r="44" spans="1:6">
+      <c r="A44" s="4">
+        <v>43</v>
+      </c>
+      <c r="B44" s="3" t="s">
+        <v>171</v>
+      </c>
+      <c r="C44" s="3" t="s">
+        <v>172</v>
+      </c>
+      <c r="D44" s="3" t="s">
+        <v>173</v>
+      </c>
+      <c r="E44" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="F44" s="3">
+        <v>315962118602000</v>
+      </c>
+    </row>
+    <row r="45" spans="1:6">
+      <c r="A45" s="4">
+        <v>44</v>
+      </c>
+      <c r="B45" s="3" t="s">
+        <v>174</v>
+      </c>
+      <c r="C45" s="3" t="s">
+        <v>175</v>
+      </c>
+      <c r="D45" s="3" t="s">
+        <v>176</v>
+      </c>
+      <c r="E45" s="3" t="s">
+        <v>177</v>
+      </c>
+      <c r="F45" s="3">
+        <v>279413140602000</v>
+      </c>
+    </row>
+    <row r="46" spans="1:6">
+      <c r="A46" s="4">
+        <v>45</v>
+      </c>
+      <c r="B46" s="3" t="s">
+        <v>178</v>
+      </c>
+      <c r="C46" s="3" t="s">
+        <v>179</v>
+      </c>
+      <c r="D46" s="3" t="s">
+        <v>180</v>
+      </c>
+      <c r="E46" s="3" t="s">
+        <v>181</v>
+      </c>
+      <c r="F46" s="3">
+        <v>713831964609000</v>
+      </c>
+    </row>
+    <row r="47" spans="1:6">
+      <c r="A47" s="4">
+        <v>46</v>
+      </c>
+      <c r="B47" s="3" t="s">
+        <v>182</v>
+      </c>
+      <c r="C47" s="3" t="s">
+        <v>183</v>
+      </c>
+      <c r="D47" s="3" t="s">
+        <v>184</v>
+      </c>
+      <c r="E47" s="3" t="s">
+        <v>185</v>
+      </c>
+      <c r="F47" s="3" t="s">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="48" spans="1:6">
+      <c r="A48" s="4">
+        <v>47</v>
+      </c>
+      <c r="B48" s="3" t="s">
+        <v>187</v>
+      </c>
+      <c r="C48" s="3" t="s">
+        <v>188</v>
+      </c>
+      <c r="D48" s="3" t="s">
+        <v>189</v>
+      </c>
+      <c r="E48" s="3" t="s">
+        <v>190</v>
+      </c>
+      <c r="F48" s="3" t="s">
+        <v>191</v>
+      </c>
+    </row>
+    <row r="49" spans="1:6">
+      <c r="A49" s="4">
+        <v>48</v>
+      </c>
+      <c r="B49" s="3" t="s">
+        <v>192</v>
+      </c>
+      <c r="C49" s="3" t="s">
+        <v>193</v>
+      </c>
+      <c r="D49" s="3" t="s">
+        <v>194</v>
+      </c>
+      <c r="E49" s="3" t="s">
+        <v>195</v>
+      </c>
+      <c r="F49" s="3">
+        <v>839001294615000</v>
+      </c>
+    </row>
+    <row r="50" spans="1:6">
+      <c r="A50" s="4">
+        <v>49</v>
+      </c>
+      <c r="B50" s="3" t="s">
+        <v>196</v>
+      </c>
+      <c r="C50" s="3" t="s">
+        <v>197</v>
+      </c>
+      <c r="D50" s="3" t="s">
+        <v>198</v>
+      </c>
+      <c r="E50" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="F50" s="3" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="51" spans="1:6">
+      <c r="A51" s="4">
+        <v>50</v>
+      </c>
+      <c r="B51" s="3" t="s">
+        <v>200</v>
+      </c>
+      <c r="C51" s="3" t="s">
+        <v>201</v>
+      </c>
+      <c r="D51" s="3" t="s">
+        <v>202</v>
+      </c>
+      <c r="E51" s="3" t="s">
+        <v>203</v>
+      </c>
+      <c r="F51" s="3">
+        <v>954415204602000</v>
+      </c>
+    </row>
+    <row r="52" spans="1:6">
+      <c r="A52" s="4">
+        <v>51</v>
+      </c>
+      <c r="B52" s="3" t="s">
+        <v>204</v>
+      </c>
+      <c r="C52" s="3" t="s">
+        <v>205</v>
+      </c>
+      <c r="D52" s="3" t="s">
+        <v>206</v>
+      </c>
+      <c r="E52" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="F52" s="3" t="s">
+        <v>207</v>
+      </c>
+    </row>
+    <row r="53" spans="1:6">
+      <c r="A53" s="4">
+        <v>52</v>
+      </c>
+      <c r="B53" s="3" t="s">
+        <v>208</v>
+      </c>
+      <c r="C53" s="3" t="s">
+        <v>209</v>
+      </c>
+      <c r="D53" s="3" t="s">
+        <v>210</v>
+      </c>
+      <c r="E53" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="F53" s="3" t="s">
+        <v>211</v>
+      </c>
+    </row>
+    <row r="54" spans="1:6">
+      <c r="A54" s="4">
+        <v>53</v>
+      </c>
+      <c r="B54" s="3" t="s">
+        <v>212</v>
+      </c>
+      <c r="C54" s="3" t="s">
+        <v>213</v>
+      </c>
+      <c r="D54" s="3" t="s">
+        <v>214</v>
+      </c>
+      <c r="E54" s="3" t="s">
+        <v>215</v>
+      </c>
+      <c r="F54" s="3" t="s">
+        <v>216</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">